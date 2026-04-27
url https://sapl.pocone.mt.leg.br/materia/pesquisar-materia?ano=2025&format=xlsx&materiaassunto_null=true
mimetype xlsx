--- v0 (2025-11-28)
+++ v1 (2026-04-27)
@@ -54,1127 +54,1127 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÕES</t>
   </si>
   <si>
     <t>BENEDITO AURÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_001-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_001-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, João Marcos Martins Guimarães, Secretário Municipal de Turismo, Enair Regina Martins, Secretária Municipal de Esporte e Lazer, buscar entendimentos e tomadas de providências a fim de elaborar projeto para buscar recursos financeiros junto ao Governo do Estado, Deputados Estaduais/Federais, via emendas parlamentares para construção de estrutura adequada e apropriada para práticas da modalidade esportiva, “Grau”, no município de Poconé – MT.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_002-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_002-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, João Marcos Martins Guimarães, Secretário Municipal de Turismo, Carlina Falcão de Arruda Calábria, Secretária Adjunta de Infraestrutura, buscar entendimentos e tomadas de providências a fim de elaborar projeto e buscar recursos financeiros junto ao Governo do Estado, Deputados Estaduais/Federais, via emendas parlamentares destinados à construção de Hipódromo Municipal na cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_003-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_003-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências com a finalidade de realizar serviço de micro revestimento asfáltico na Rua Pinheiro Machado, Bairro Bom Pastor, Residencial Garcia, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_004-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_004-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para fazer manutenção necessária na ponte de madeira, localizada na Comunidade Boqueirão, conhecida como ponte do Riscado, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_005-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_005-2025..pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, Indicam a Sua Excelência  Jonas Eduardo Queiroz Moraes, Prefeito Municipal, no sentido de buscar entendimentos e tomadas de providências para assegurar recursos financeiros  próprios, ou através do Governo do Estado ou via emendas parlamentares, destinados para a Prefeitura Municipal de Poconé, fazer serviço de asfalto, sarjeta e meio fio na Rua Nossa do Livramento, Bairro Boa Nova, cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_006-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_006-2025..pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, Indicam a Sua Excelência  Carlos Avallone, Deputado Estadual, no sentido de buscar recursos financeiros junto ao Governo do Estado, via emenda parlamentar destinado a Prefeitura Municipal de Poconé, para reforma e adequação do mini estádio Juvenal Benedito da Costa (Campo do Ensaio), bairro Cruz Preta, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/indicacao_no_007-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/indicacao_no_007-2025..pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, Indicam a Sua Excelência Jonas Eduardo Queiroz Moraes, no sentido de buscar entendimentos e tomadas de providências para Criação do Novo Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_008-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_008-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, tomadas de providências  para que seja inserido no cronograma de obras do Governo Estadual e Municipal, a construção de ponte de concreto/ou aço na estrada que dá acesso a Comunidade Modelo, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_009-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_009-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para fazer manutenção necessária na ponte de madeira localizada na Comunidade  Cabocla, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_010-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_010-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Andreia Carolina Domingues Fujioka, Secretária de Estado de Agricultura Familiar – (SEAF-MT),  a  viabilidade de que seja destinado calcários a serem doados aos pequenos produtores rurais, sitiantes para terem suas escalas de produções no período da seca, e ainda fortalecer a agricultura familiar do município de Poconé – MT.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_011-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_011-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Jonas Eduardo Queiroz Moraes, Prefeito Municipal, viabilizar junto ao setor competente da Prefeitura Municipal de Poconé, a regularização na numeração de casas residenciais e nos estabelecimentos comerciais situados nos bairros e centro da cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_no_012-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_no_012-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno da Casa, INDICA a Sua Excelência Jonas Eduardo Queiroz Moraes,_x000D_
 Prefeito Municipal, articular junto a Unidade do Indea de Poconé – MT, a_x000D_
 realização e parceria o Dia de Coleta de embalagem vazias de produtos_x000D_
 agrotóxicos.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_013-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_013-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno desta Casa, ouvido o Plenário, INDICA a Sua Excelência Eduardo_x000D_
 Botelho, Deputado Estadual, viabilizar recursos financeiros no valor de R$_x000D_
 600.000,00 (seiscentos mil reais) ou via emenda parlamentar para a Prefeitura_x000D_
 Municipal de Poconé, destinado a retomada da obra estrutura física para_x000D_
 abrigar a Unidade Básica de Saúde do bairro Jurumirim, cidade de Poconé –_x000D_
 MT, paralisada aproximadamente a 10 anos.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_014-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_014-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes,_x000D_
 Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de_x000D_
 Infraestrutura, no sentido de buscar entendimentos e tomadas de_x000D_
 providências, para efetuar manutenção com serviços de patrolamento,_x000D_
 colocação de cascalho em pontos críticos, da estrada que liga a Comunidade_x000D_
 Cachoeirinha, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_015-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_015-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes,_x000D_
 Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de_x000D_
 Infraestrutura, no sentido de buscar entendimentos e tomadas de_x000D_
 providências, para disponibilizar um caminhão da Prefeitura Municipal para_x000D_
 ficar à disposição da Secretaria Municipal de Desenvolvimento Rural_x000D_
 Agropecuário e Urbano, com objetivo de fazer transporte de calcário para_x000D_
 atender pequenos produtores rurais, do município, caso o Poder Executivo_x000D_
 Municipal não tenha caminhão para disponibilização, estudar a viabilidade de_x000D_
 que este serviço seja terceirizado.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_016-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_016-2025..pdf</t>
   </si>
   <si>
     <t>Vereadores que a esta subscrevem, Membros da Mesa Diretora,_x000D_
 biênio 2025/2026, nos termos do Regimento Interno da Casa, ouvido o Plenário,_x000D_
 Indicam as Suas Excelências Senador Jaime Campos, Marcelo de Oliveira e Silva,_x000D_
 Secretário de Estado de Infraestrutura e Logística, a necessidade de destinar recursos_x000D_
 financeiros através do Governo Federal/Estadual para serviços de canalização do_x000D_
 Córrego Tereza Botas, cidade de Poconé – MT._x000D_
 A cidade de Poconé está localizada na sub-bacia do córrego Tereza_x000D_
 Botas, sendo, portanto, este Córrego o principal elemento da macrodrenagem da_x000D_
 cidade.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_017-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_017-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno da Casa, INDICA a Sua Excelência Jonas Eduardo Queiroz Moraes,_x000D_
 Prefeito Municipal, construção de um campo de futebol, no bairro Areão,_x000D_
 cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_018-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_018-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes,_x000D_
 Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de_x000D_
 Infraestrutura, no sentido de tomar as providências necessárias para_x000D_
 instalação de caixa de água para armazenamento e distribuição em redes de_x000D_
 abastecimentos no Distrito de Cangas e Agroana Girau, município de Poconé_x000D_
 – MT.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>BRAYON</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_no_001-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_no_001-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno_x000D_
 desta Casa, ouvido o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiros_x000D_
 Moraes, Prefeito Municipal, Itamar Lourenço da Silva, Secretário Municipal de Saúde,_x000D_
 a necessidade de elaborar projeto visando reforma, ampliação, adequação na_x000D_
 estrutura física da Unidade Básica de Saúde, Bairro João Godofredo, cidade de Poconé_x000D_
 - MT.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_no_002-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_no_002-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento_x000D_
 Interno desta Casa, ouvido o Plenário, INDICA a Sua Excelência Deputado_x000D_
 Estadual Faissal Calil , buscar entendimentos e tomadas de providências junto_x000D_
 ao Governo do Estado ou via emenda parlamentar destinar recursos_x000D_
 financeiros na ordem de R$ 250.000,00(duzentos e cinquenta mil reais)_x000D_
 destinados para reforma/ampliação/adequação na estrutura física da Unidade_x000D_
 Básica de Saúde bairro João Godofredo, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_no_003-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_no_003-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno_x000D_
 desta Casa, ouvido o Plenário, INDICA a Sua Excelência Amarildo Schimieleski,_x000D_
 Secretário Municipal de Infraestrutura, Senhora Eulina Pires de Moraes, Presidente da_x000D_
 Diretoria da Associação Beneficência Poconeana “Hospital Geral de Poconé”, no_x000D_
 sentido de buscar entendimentos e tomadas de providências necessárias para em_x000D_
 parceria realizar limpezas que se fazem necessárias na área que compreende o antigo_x000D_
 prédio de propriedade da Sociedade situado na esquina das ruas Frei Carlos_x000D_
 Vallet/Intendente Antônio João, Centro, cidade de Poconé.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_no_004-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_no_004-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno_x000D_
 da Casa, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito_x000D_
 Municipal, Carlina Falcão de Arruda Calábria, Secretária Adjunta de Infraestrutura, no_x000D_
 sentido de buscar entendimentos e tomadas de providências para instalação de_x000D_
 academia ao ar livre, na Comunidade Rural Água Vermelha, município de Poconé MT.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_no_005-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_no_005-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para fazer manutenção necessária na ponte de madeira localizada na estrada que dá acesso as Comunidades Rurais Mundo Novo e Rodeio, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/indicacao_no_006-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/indicacao_no_006-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, buscar entendimentos para efetuar serviços de tapa buracos na Rua Niterói,  bairro Bom Pastor, cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/indicacao_no_007-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/indicacao_no_007-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores  que a esta subscrevem, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indicam as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Sidney Sulano da Silva, Diretor Municipal de Serviços Públicos, buscar entendimentos para efetuar serviços de limpeza pública, (retirada de entulhos, capinação e outros necessários) na área de lazer Campo de Futebol situada no Bairro Jurumirim, cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_no_008-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_no_008-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, Carlina Falcão de Arruda Calábria, Secretária Adjunta de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências para instalações de academia ao ar livre, nos bairros Boa Esperança e São Benedito (Parque Temático), cidade de Poconé MT.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_009-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_009-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICAM as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Sidney Sulano da Silva, Diretor Municipal de Serviços Públicos, buscar entendimentos para efetuar serviços de limpeza pública, (retirada de entulhos, capinação), no Residencial Portal do Pantanal, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_no_010-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_no_010-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de tomar as providências necessárias para instalação de iluminação pública no campo da Brita, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_011-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_011-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências, para assegurar recursos financeiros  destinados  para reforma e revitalização da Praça Pública do Bairro Bom Pastor, próximo ao “Campo da Brita”, localizada no bairro Bom Pastor, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_012-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_012-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de tomar as providências necessárias para instalação de sinalização horizontal e vertical, na Rua Presidente Marques e Rua Mato Grosso, na esquina da Academia Informa, cidade de Poconé – MT, bem como implantar redutor de velocidade tipo lombada (quebra mola), em frente a Academia, para garantir segurança aos condutores e munícipes.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_013-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_013-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de tomar as providências necessárias implantar redutor de velocidade tipo lombada (quebra mola), na Rua Tenente Silvio Martins, bairro São Benedito, próximo a Distribuidora São Matheus, cidade de Poconé – MT, para garantir segurança aos condutores e munícipes</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_014-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_014-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, Carlina Falcão de Arruda Calábria, Secretária Adjunta de Infraestrutura, no sentido de tomar as providências necessárias para corrigir o defeito apresentado na pavimentação asfáltica da via pública Rua Primavera, situada no bairro Cruz Preta, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_015-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_015-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para fazer manutenção necessária na ponte de madeira localizada na estrada que dá acesso a Comunidade Água Vermelha e outras localidades, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>DR FELIPE SÉRGIO</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_001-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, vêm apresentar a presente INDICAÇÃO, a ser encaminhada ao Excelentíssimo Senhor Prefeito Municipal, Jonas Eduardo Queiros Moraes, com cópia à Secretaria Municipal de Infraestrutura, para que sejam tomadas providências urgentes quanto à manutenção das vias do Residencial Portal do Pantanal, especificamente: Rua Tucano; Rua Arara Azul e Rua Jacaré, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_no_002-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, vêm apresentar a presente INDICAÇÃO, a ser encaminhada ao Excelentíssimo Senhor Prefeito Municipal Jonas Eduardo Queiros Moraes, com cópia à Secretaria Municipal de Infraestrutura, para que sejam tomadas providências urgentes quanto à manutenção das vias do Bairro João Godofredo, com prioridade para as três ruas mais afetadas, além das demais ruas do bairro que também necessitam de melhorias na infraestrutura.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_no_003-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, vêm apresentar a presente INDICAÇÃO, a ser encaminhada a Sua Excelência o Jonas Eduardo Queiroz Moraes, Prefeito Municipal, com cópia a Secretaria Municipal de Infraestrutura e  à Secretaria Municipal de  Desenvolvimento Urbano,  para que sejam adotadas providências quanto às seguintes melhorias para o município:_x000D_
 _x000D_
 ✅ Sinalização viária – Instalação de placas indicativas de mão única e mão dupla em todas as vias do município, visando melhorar a organização do trânsito e a segurança de motoristas e pedestres._x000D_
 _x000D_
 ✅ Instalação de semáforos – Colocação de semáforos nos cruzamentos da Avenida Aníbal de Toledo, especificamente na proximidade do mercado São Jorge, e na esquina do salão do Juca e  outro próximo ao supermercado ReL, garantindo mais segurança no tráfego e evitando acidentes.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_004-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, vêm apresentar a presente INDICAÇÃO, a ser encaminhada a Sua Excelência  Jonas Eduardo Queiroz Moraes, Prefeito Municipal, com cópia à Secretaria Municipal de Infraestrutura, para que sejam adotadas providências urgentes quanto à manutenção das vias do Bairro São Judas Tadeu, que se encontram totalmente deterioradas, dificultando a locomoção dos moradores e comprometendo a segurança no tráfego.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_005-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, vêm apresentar a presente INDICAÇÃO, a ser encaminhada a Sua Excelência Jonas Eduardo Queiroz Moraes, Prefeito Municipal, com cópia à Secretaria Municipal de Infraestrutura e à Secretaria Municipal de Desenvolvimento Urbano, para que sejam adotadas providências quanto às seguintes melhorias para o município:_x000D_
 _x000D_
 ✅ Instalação de faixas de pedestres em pontos estratégicos:_x000D_
 	•	📍 Em frente à Creche do Jardim Aeroporto – visando mais segurança às crianças e responsáveis._x000D_
 	•	📍 Na principal, em frente ao Posto Cruzeiro 01 – garantindo travessia segura na região de alto fluxo._x000D_
 	•	📍 Em frente à Igreja Católica da Comunidade de Cangas – proporcionando segurança aos fiéis e moradores da região._x000D_
 _x000D_
 ✅ Instalação de academias ao ar livre para incentivo à prática esportiva e bem-estar da população:_x000D_
 	•	📍 Academia ao ar livre na COHAB Velha_x000D_
 	•	📍 Academia ao ar livre na COHAB Nova_x000D_
 	•	📍 Aca</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_006-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, INDICAM, ao Excelentíssimo Senhor Prefeito Municipal, Jonas Eduardo Queiros Moraes, através das Secretarias Municipais providenciem as seguintes melhorias e manutenções necessárias para o bem-estar da população:_x000D_
 _x000D_
 1. *Instalação de olho de gato na rotatória da Praça* _x000D_
    - Justificativa: Durante a noite e em períodos chuvosos, a visibilidade da faixa no chão é comprometida, colocando em risco a segurança dos motoristas._x000D_
 _x000D_
 2. *Instalação de um braço de luz na Rua São Tomé, em frente ao escritório da Dra. Janaína*_x000D_
    - Justificativa: O local é perigoso durante a noite, colocando em risco a segurança dos transeuntes._x000D_
 _x000D_
 3. *Limpeza urbana no Residencial Portal do Pantanal* _x000D_
    - Justificativa: O mato tomou conta do local, gerando riscos aos moradores. _x000D_
    - Ponto de referência: Próximo ao poço do residencial._x000D_
 _x000D_
 4. *Manutenção da estrada da Comunidade Morrinho* _x000D_
    - Justificativa</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_007-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estas subscrevem, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, INDICAM, as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Sidney Sulano da Silva, Diretor de Serviços Públicos, solicitam,  com urgência, a realização de serviços de limpeza urbana no fundo do Bairro João Godofredo, especificamente nas calçadas das ruas que são de competência do município. Atualmente, o mato encontra-se excessivamente alto, o que representa um risco à segurança dos moradores.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, INDICAM, a Sua Excelência Jonas Eduardo Queiroz Moraes, Prefeito Municipal, solicita a realização de obras de manutenção na Rua Jurumirim, principalmente na região próxima ao tanque do Jurumirim, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_009-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, INDICAM, as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schimieleski, Secretário Municipal de Infraestrutura, recuperação das vias públicas localizadas no Bairro Areão, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_no_010-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, INDICAM, as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schimieleski, Secretário Municipal de Infraestrutura, a necessidade de realização de obras de manutenção e recuperação das vias da  Cohab Santa Clara, uma vez</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_011-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscreve, nos termos regimentais e com fundamento na Lei Orgânica do Município de Poconé, INDICAM, as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Sidney Sulano da Silva, Diretor de Serviços Públicos, realização de serviços de limpeza urbana no Bairro São Judas Tadeu, incluindo a área do campo do São Judas.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_012-2025.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_012-2025.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>DR ROBERTO</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/indicacao_no_001-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/indicacao_no_001-2025..pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de efetuar trocas de lâmpadas nos seguintes pontos:_x000D_
 _x000D_
 	Avenida Aníbal de Toledo com a Rua São Francisco;_x000D_
 	Rua Antônio João esquina com a Rua Pinheiro Machado, ao lado da Academia Moviment.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_002-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_002-2025..pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, buscar entendimentos para efetuar serviços de tapa buracos nos pontos críticos da Rua Tiradentes, Bairro Cruz Preta, cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_003-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_003-2025..pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, Membros da Comissão de Obras Públicas, Transporte e Comunicação, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, Camila Barbosa Moreira da Silva, Secretária Municipal de Educação, buscar entendimentos para efetuar manutenção na estrada que passa pelas propriedades dos Senhores Paulo Isidoro, Manoel Félix, rota de ônibus escolar, situada na Comunidade Rural Capão do Angico, município de Poconé - MT.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>EDINHO BALL</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/</t>
+    <t>http://sapl.pocone.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICAM as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Carlina Falcão de Arruda Calábria, Secretária Adjunta de Infraestrutura, a viabilidade da realização de recuperação da calçada da rua Joaquim Murtinho, trecho compreendido entre a sede da APAE a Rua Hugo Nunes Rondon, (antiga rua ABC),Mercado Doce Lar, bairro Cidade Rosa/Cohab Nova, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/indicacao_no_002-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/indicacao_no_002-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICAM as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmileski, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providências  para reestruturar o canteiro situado  no bairro Cidade Rosa/Cohab Nova, techo compreendido entre a Rua Hugo Nunes Rondon e a Rua Justino Gonçalves da Guia, cidade de Poconé – MT, com serviços de limpeza pública, melhoria no sistema de iluminação pública, podas de arvores, e outras ações necessárias para melhorar o aspecto urbanistico.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/indicacao_no_003-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/indicacao_no_003-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para fazer manutenção necessária na ponte de madeira localizada no Assentamento Formiga, acesso a Estrada Velha de Cáceres, município de Poconé-MT.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_004-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_004-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Enair Regina Martins, Secretária Municipal de Esporte e Lazer, a necessidade de buscar entendimentos e tomadas de providências, para a construção de uma quadra de basquete ao ar livre com as configurações da modalidade 3x3 com tabela de acrílico e cesta de corrente no espaço público situado a margem da Avenida Aníbal de Toledo, em frente a estação  rodoviária da cidade de Poconé, tendo em vista que a mesma há muito tempo encontra-se ociosa e possui um espaço adequado para a prática dessa atividade esportiva.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_005-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_005-2025..pdf</t>
   </si>
   <si>
     <t>Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Deputados Estaduais Beto Dois a Um, Júlio Campos, Carlos Avallone, Janaína Riva, a necessidade de buscar entendimentos e tomadas de providências/parceria junto ao Governo do Estado para a construção de um poço artesiano com rede de distribuição de água no Programa de Assentamento João Ponce de Arruda, “Fedegoso”, Zona Rural, município de Poconé – MT, em atendimento ao expediente cópia anexa, protocolado pelo Presidente do Assentamento em nome das famílias residentes na Câmara Municipal no dia 14 de março de 2025.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_no_006-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_no_006-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Deputado Estadual Beto Dois a Um, no sentido de viabilizar junto ao Governo do Estado/Secretaria de Estado de Educação e/ou via emenda parlamentar destinar recursos financeiros para contemplar escolas da rede estadual e municipal no município de Poconé com a aparelhos de ar condicionados.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DANUBIO</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_no_001-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_no_001-2025..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de viabilizar instalação de Placas de Indicações de Acesso a Comunidades Rurais e Programas de Assentamentos situados no município de Poconé, contendo nome e quilometragem.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_no_002-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_no_002-2025..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de tomar as providências necessárias para reforma/manutenção da estrutura física bem como do vestuário da quadra de esportes Benedito Cornélio da Silva, popular “Dito Garrucha”, localizada no Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé – MT, para propiciar ambiente adequado para atender a demanda quando da realização dos grandes eventos esportivos.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_no_003-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_no_003-2025..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Camila Barbosa Moreira Silva, Secretária Municipal de Educação, Alan Porto, Secretário de Estado de Educação, no sentido de buscar entendimentos e tomadas de providências necessárias para Construção de Escola Municipal no Distrito de Cangas, Poconé – MT, em decorrência do crescente aumento da demanda por vagas na Educação Fundamental I, proveniente do processo de redimensionamento das turmas do fundamental I, da rede do Estado para a Rede Municipal, conforme demonstrados nos itens a baixos partes integrantes desta propositura .</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_no_004-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_no_004-2025..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Edson de Campos Oliveira, Secretário Municipal de Planejamento e Administração, no sentido de buscar entendimentos e tomadas de providências para a nomeação do Chefe de Divisão Distrital para o Distrito 120, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>SÉRGIO MARACANÃ</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_001-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_001-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, a viabilidade de manutenção na pavimentação asfáltica da Avenida Pinheiro Machado, trecho compreendido da Travessa Santa Fé a Escola Municipal Eloisa Elena aproximadamente 700 metros de extensão localizada no bairro São Judas Tadeu, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_no_002-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_no_002-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiros Moraes, Prefeito Municipal, Felipe Neves, Diretor Municipal de  Água e Esgoto, Empresa Águas Brasil Central,  viabilize extensão de rede de distribuição de água em vias públicas situadas nos bairros Aeroporto, Santa Catarina e Olímpio Timóteo, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_003-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_003-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento_x000D_
 Interno da Casa, ouvindo o Plenário, INDICA a Suas Excelência Jonas Eduardo_x000D_
 Queiros Moraes, Prefeito Municipal, no sentido de tomar as providências_x000D_
 necessárias para retomada de asfaltos nas ruas solteiras da cidade de Poconé_x000D_
 – MT.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_no_005-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_no_005-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências com a finalidade de realizar serviço de micro revestimento asfáltico nas vias públicas localizadas no populoso bairro João Godofredo, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_006-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_006-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de viabilizar construção de redutor de velocidade, “olho de gato”, ou faixa elevada de pedestre,  na Avenida Mato Grosso, proximidades do GM Amaral Morro do Gato, bairro Bom Pastor, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_no_007-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_no_007-2025..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências para efetuar manutenção com serviços de patrolamento e colocação de cascalho nos pontos críticos que demandam a estrada rural Valduino Martins de Oliveira, comunidade Capão de Angico, bem como na Estrada Parque Zélito Dorileo/Transpantaneira, proximidades da Fazenda da Esperança, “Seis Maria Bebedouro”, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_008-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_008-2025..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICAM as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Amarildo Schmieleski, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências para efetuar serviço de patrolamento e colocação de cascalhos, em pontos criticos da estrada que dá acesso as Comunidades Rural Maravilha e Bittencourt, município de Poconé – MT.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/mocao_no_001-2025..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/mocao_no_001-2025..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano, apresenta Moção de Aplausos aos Senhores Edinardo Gonçalo de Oliveira, Coordenador da Vigilância Sanitária, Lúcio Santana de Oliveira e Odinei de Moraes, Técnicos da Vigilância Sanitária, lotados na Secretaria Municipal de Saúde,  pelo excelente desempenho no exercício de suas funções, comprometidos com melhoramentos da saúde pública,  trabalhos incansáveis realizados para garantir a segurança sanitária de nossa população._x000D_
      Os profissionais acima mencionados têm se destacado em suas funções pela competência, dedicação e seriedade, contribuindo de maneira significativa para o bem-estar e a qualidade de vida da nossa comunidade, ações que merecem o reconhecimento do Poder Legislativo._x000D_
       Que seja dado conhecimento desta aos homenageados._x000D_
                      Sala das Sessões Josefa Gonçalves, 17 de março de 2024.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/mocao_de_aplausos_no_001-2025_ver._felipe_sergio.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/mocao_de_aplausos_no_001-2025_ver._felipe_sergio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta, Moção de Aplausos, a Senhora Maria Eduarda Lourenço Martins, pelo relevante trabalho que vem desempenhando na área de fisioterapia e pelo bom atendimento prestado aos nossos munícipes, agindo sempre com lisura e responsabilidade na cidade de Poconé - MT._x000D_
 _x000D_
 Isto posto, solicita, ainda, que do teor desta seja dado conhecimento a homenageada, externando os votos de parabéns do legislativo poconeano em nome dos atendidos. Considerando que em 08 de março comemora-se o Dia Internacional da Mulher prestamos esta justa homenagem a senhora Maria Eduarda Lourenço Martins.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/mocao_de_aplausos_no_002-2025_ver._felipe_sergio.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/mocao_de_aplausos_no_002-2025_ver._felipe_sergio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta, Moção de Aplausos a Artesã Ivonete Antônia da Silva, pelo reconhecimento aos relevantes serviços prestados à arte e à cultura local._x000D_
 A arte tem o poder de transformar, inspirar e conectar pessoas, e é por meio de gestos como o da artesã que a riqueza cultural de nossa cidade é enriquecida. Sua dedicação, criatividade e empenho em preservar e divulgar as tradições artesanais têm sido uma fonte de inspiração para todos que a conhecem._x000D_
 Com seu trabalho minucioso e talentoso, tem representado com orgulho o espírito da nossa comunidade, transmitindo não apenas o saber fazer, mas também a história e as raízes de nossa cultura, além de gerar um impacto positivo no desenvolvimento social e econômico de nossa cidade.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/mocao_de_aplausos_no_003-2025_ver._felipe_sergio.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/mocao_de_aplausos_no_003-2025_ver._felipe_sergio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta, Moção de Aplausos a Dra. Nadielly Garbin,  Presidente da Subseção da OAB de Várzea Grande, pelo excelente trabalho prestado em prol dos advogados do nosso município de Poconé.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>MPS</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/mocao_de_pesar_o_001-2025_vereador_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/mocao_de_pesar_o_001-2025_vereador_benedito.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos _x000D_
 familiares e amigos da _x000D_
 Senhora Meire Lúcia Proença_x000D_
 Poconé- MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 Exm. Sr. Presidente da Câmara Municipal de Poconé-MT._x000D_
 _x000D_
 A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Meire Lúcia Proença, pelo o seu falecimento ocorrido no dia 04 de março de 2025. _x000D_
 _x000D_
 “Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que a Senhora Meire Lúcia Proença, descanse em paz”._x000D_
 _x000D_
                                 Sala das Sessões Josefa Gonçalves, em 06 de março de 2025._x000D_
 _x000D_
 _x000D_
                              Vereador Benedito Aurélio, PSDB.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/mocao_de_pesar_o_002-2025_vereador_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/mocao_de_pesar_o_002-2025_vereador_benedito.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos _x000D_
 familiares e amigos do _x000D_
 Senhor Antenor Alves Santos Neto_x000D_
 Poconé- MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 Exm. Sr. Presidente da Câmara Municipal de Poconé-MT._x000D_
 _x000D_
 A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Antenor Alves Santos Neto, pelo o seu falecimento ocorrido no dia 05 de março de 2025. _x000D_
 _x000D_
 “Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que o Senhor Antenor Alves Santos Neto, descanse em paz”._x000D_
 _x000D_
                                 Sala das Sessões Josefa Gonçalves, em 06 de março de 2025._x000D_
 _x000D_
 _x000D_
                              Vereador Benedito Aurélio, PSDB.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/mocao_de_pesar_o_003-2025_vereador_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/mocao_de_pesar_o_003-2025_vereador_benedito.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos _x000D_
 familiares e amigos do _x000D_
 Senhor Sebastião de Arruda Fialho_x000D_
 Poconé- MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 Exm. Sr. Presidente da Câmara Municipal de Poconé-MT._x000D_
 _x000D_
 A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Sebastião de Arruda Fialho, pelo o seu falecimento ocorrido no dia 05 de março de 2025. _x000D_
 _x000D_
 “Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que o Senhor Sebastião de Arruda Fialho, descanse em paz”._x000D_
 _x000D_
                                 Sala das Sessões Josefa Gonçalves, em 06 de março de 2025._x000D_
 _x000D_
 _x000D_
                              Vereador Benedito Aurélio, PSDB.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/mocao_de_pesar_o_004-2025_vereador_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/mocao_de_pesar_o_004-2025_vereador_benedito.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos _x000D_
 familiares e amigos do _x000D_
 Senhor Rodrigo Silva do Nascimento_x000D_
 Poconé- MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 Exm. Sr. Presidente da Câmara Municipal de Poconé-MT._x000D_
 _x000D_
 A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Rodrigo Silva do Nascimento, pelo o seu falecimento ocorrido no dia 14 de março de 2025. _x000D_
 _x000D_
 “Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que o Senhor Rodrigo Silva do Nascimento, descanse em paz”._x000D_
 _x000D_
                                 Sala das Sessões Josefa Gonçalves, em 17 de março de 2025._x000D_
 _x000D_
 _x000D_
                              Vereador Benedito Aurélio, PSDB.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_o_005-2025_vereador_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_o_005-2025_vereador_benedito.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos _x000D_
 familiares e amigos da_x000D_
 Senhora Luciara de Souza_x000D_
 Poconé- MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 Exm. Sr. Presidente da Câmara Municipal de Poconé-MT._x000D_
 _x000D_
 A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Luciara de Souza, pelo o seu falecimento ocorrido no dia 16 de março de 2025. _x000D_
 _x000D_
 “Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, destacando o amor a Deus sobre todas as coisas para que a Senhora Luciara de Souza, descanse em paz”._x000D_
 _x000D_
                                 Sala das Sessões Josefa Gonçalves, em 17 de março de 2025._x000D_
 _x000D_
 _x000D_
   Ver. Benedito Aurélio, PSDB.                                      Ver. Edinho Ball, UB.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>REQC</t>
   </si>
   <si>
     <t>REQUERIMENTOS COMUNS</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_no_001-2025_vereador_felipe_sergio..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_no_001-2025_vereador_felipe_sergio..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora, seja oficializado as Suas Excelências Jonas Eduardo Queiroz Moraes, Prefeito Municipal, Itamar Lourenço da Silva, Secretário Municipal de Saúde, Raul Rondon, Diretor da Unidade de Pronto Atendimento Médico – UPA, informações detalhadas e a adoção de medidas urgentes sobre o ocorrido na Unidade de Pronto Atendimento (UPA) de Poconé no dia 03 de março de 2025, envolvendo o atendimento a uma gestante em trabalho de parto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1481,67 +1481,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/indicacao_no_007-2025..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_008-2025..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_009-2025..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_010-2025..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_011-2025..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_no_012-2025..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_013-2025..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_014-2025..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_015-2025..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_016-2025..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_017-2025..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_018-2025..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/indicacao_no_007-2025..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_no_008-2025..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_009-2025..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_no_010-2025..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_011-2025..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_012-2025..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_013-2025..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_014-2025..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_015-2025..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_no_007-2025..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_008-2025..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/mocao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/mocao_de_aplausos_no_001-2025_ver._felipe_sergio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/mocao_de_aplausos_no_002-2025_ver._felipe_sergio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/mocao_de_aplausos_no_003-2025_ver._felipe_sergio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/mocao_de_pesar_o_001-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/mocao_de_pesar_o_002-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/mocao_de_pesar_o_003-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/mocao_de_pesar_o_004-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_o_005-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_no_001-2025_vereador_felipe_sergio..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3263/indicacao_no_007-2025..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3264/indicacao_no_008-2025..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_009-2025..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_010-2025..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_011-2025..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3268/indicacao_no_012-2025..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3269/indicacao_no_013-2025..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_014-2025..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_015-2025..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_016-2025..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_017-2025..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_018-2025..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3281/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3282/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3283/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3284/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3285/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3286/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3287/indicacao_no_007-2025..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3288/indicacao_no_008-2025..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_009-2025..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3290/indicacao_no_010-2025..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_011-2025..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_012-2025..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_013-2025..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_014-2025..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_015-2025..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3297/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3298/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3303/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3305/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3312/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3316/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3317/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3320/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3321/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3322/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3323/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3324/indicacao_no_004-2025..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3326/indicacao_no_002-2025..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_003-2025..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3328/indicacao_no_005-2025..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_006-2025..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3330/indicacao_no_007-2025..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_008-2025..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3280/mocao_no_001-2025..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3308/mocao_de_aplausos_no_001-2025_ver._felipe_sergio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3309/mocao_de_aplausos_no_002-2025_ver._felipe_sergio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3310/mocao_de_aplausos_no_003-2025_ver._felipe_sergio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3275/mocao_de_pesar_o_001-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3276/mocao_de_pesar_o_002-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3277/mocao_de_pesar_o_003-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3278/mocao_de_pesar_o_004-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3279/mocao_de_pesar_o_005-2025_vereador_benedito.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2025/3311/requerimento_no_001-2025_vereador_felipe_sergio..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>