--- v0 (2026-01-27)
+++ v1 (2026-04-30)
@@ -54,4910 +54,4910 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÕES</t>
   </si>
   <si>
     <t>MARCIO FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_001-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_001-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal,    Deputados Estaduais Romoaldo Junior, Janaína Riva e Dr. João, Allan Kardec Secretário de Estado de Cultura, Esporte e Lazer, buscar entendimentos e tomadas de providências a fim de destinar materiais esportivos  e 22 jogos de camisas/uniformes, para as Escolinhas de Futebol, que ensina a pratica de atividades esportivas  as crianças de baixo poder aquisitivo residentes nos bairros periféricos da cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_002-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_002-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA Exmº. Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar recuperação das estradas do Assentamento Nova Esperança, bem como colocação de manilhas em pontos estratégicos do Assentamento, município de Poconé – MT.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_003-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_003-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para regularizar sistema de iluminação pública/reposição de lâmpadas em vários pontos do Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé-MT.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_004-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_004-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação das estradas que dão acesso ao Assentamento Cavalo Branco, bem como recuperar a ponte que liga os programas de assentamento Santo Onofre/Cavalo Branco, município de Poconé – MT.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_no_005-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_no_005-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de recuperar a ponte que pegou fogo na estrada que dá acesso as Comunidades Água Vermelha, Campo Limpo, Cavalo Branco, Lago Azul, Triângulo, Carrijo e Fazenda de Cima, município de Poconé – MT.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CAMILA BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de formalizar entendimentos e efetuar serviços de limpeza pública, nos PSFs, dos bairros Bom Pastor, Cruz Preta, São Judas Tadeu e Jurumirim, que se encontram totalmente sujo, com aspectos de abandono pelo Poder Público, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de formalizar entendimentos e efetuar serviços de limpeza pública, no Residencial Portal do Pantanal, a sujeira nas ruas gera enormes transtornos aos moradores da localidade e aos transeuntes que por ela trafegam, bem como regularizar sistema de iluminação  pública do Residencial, a escuridão provoca insegurança naqueles que delas utilizam, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a urgente necessidade de realizar os serviços de limpeza que se fazem necessárias no Residencial GM do Amaral, “Morro do Gato”, localizado no bairro Bom Pastor, cidade de Poconé – MT, bem como  viabilizar serviços de tapa buraco, em várias ruas do mencionado Residencial.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/730/indicacao_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/730/indicacao_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de formalizar entendimentos e efetuar serviços de limpeza pública, no Residencial São Francisco e na Travessa da Fé, a sujeira nas ruas gera enormes transtornos aos moradores das localidades e aos transeuntes, residentes, bem como regularizar sistema de iluminação pública do Residencial, a escuridão provoca insegurança naqueles que delas utilizam, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_005-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_005-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação dos pontos críticos e pontes, localizada no Assentamento Favo de Mel, município de Poconé – MT.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ADEMIR ZULLI</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de tapa buracos na via pública, Hugo Nunes Rondon, antiga Rua ABC, localizada no Bairro Jardim das Palmeiras, nesta cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/733/indicacao_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/733/indicacao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de tapa buracos, limpeza pública (capinação), em toda extensão do populoso bairro João Godofredo, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de limpeza pública (capinação), retiradas de entulhos no Residencial José de Assis, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_004-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de recuperação da pavimentação asfaltica em todas as vias públicas do Residencial Santa Clara, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_005-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_005-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de ampliar serviços de coleta de lixo domiciliar no Distrito de Nossa Senhora Aparecida do Chumbo, de maneira que todas as residências sejam atendidas, vez que atualmente o veiculo passa apenas pelas vias principais, obrigando os residentes a levar sacos de lixos até essas vias para serem contemplados com serviços de coleta.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_006-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_006-2020.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para regularizar sistema de iluminação pública e realizar limpeza e retiradas de entulhos das margens das vias públicas do Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé-MT.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/</t>
+    <t>http://sapl.pocone.mt.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para retirar entulhos depositados na área existente na Rua Coronel Salvador Gomes de Arruda, bairro Boa Esperança, divisa com o bairro Jardim dos Estados, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>EDINHO BALL</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_001-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_001-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA a Sua Excelência o Senhor Ataíl Marques do Amaral, Prefeito Municipal, buscar entendimentos com Senadores, Deputados Federais e Estaduais, para assegurar recursos financeiros via emenda parlamentar destinados para a Prefeitura Municipal de Poconé realizar serviços de aproximadamente 8.400m², de asfalto, meio fio e sarjeta nas vias públicas localizadas no loteamento Jardim das Palmeiras, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ageane Barros</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providencias para implantação de sinalização de solo para passagem de pedestres na Rua Antonio João, nas proximidades da Escola  Madre Luiza Bertrand, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providencias para implantação de sinalização de solo para passagem de pedestres na Rua Joaquim Murtinho, nas proximidades da Igreja Evangélica Assembléia de Deus Comunhão com Cristo, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PROFESSORA MEYRINALVA</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_001-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências necessárias para melhorar o sistema de iluminação pública e concretar o espaço público, localizado em frente à Rodoviária, onde realiza a Feira Artesanal, pela Secretaria Municipal de Ação Social Emprego e Renda.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_002-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, nos termos do Regimento Interno da Casa, ouvido o Plenário, INDICAM as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhoras Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, a necessidade de tomadas de providencias para conceder o aumento do Piso Salarial aos professores da rede municipal de ensino do município de Poconé - MT, conforme anunciado e confirmado pelo Ministro da Educação no dia 07 de janeiro, com índice de 12,84%.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>JUAREZ</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_001-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_001-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, ouvido o Plenário, encaminha Anteprojeto de Lei, copia anexa, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, dispõe sobre inclusão e alteração na Lei nº 1.688/2012, de 15 de outubro de 2012, que Trata do Plano de Cargos, Carreiras e Salários dos Servidores da Administração Pública do município de Poconé – MT.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/746/indicacao_no_002-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/746/indicacao_no_002-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providencias, para efetuar obra de recuperação da Rua Dom Galibert, trecho calçada, com pedras paralelepípedos, tendo em vista que a citada rua encontra-se com várias ondulações e com pedras fora do lugar, transformando em buracos, prejudicando em muito a trafegabilidade para pedestres.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/747/indicacao_no_003-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/747/indicacao_no_003-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos com Senadores, Deputados Federais e Estaduais, para assegurar recursos financeiros via emenda parlamentar ou através de recursos próprios, realizar serviços de asfalto, meio fio e sarjeta na Rua Ana Vaz, bairro João Godofredo cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/748/indicacao_no_004-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/748/indicacao_no_004-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos com Senadores, Deputados Federais e Estaduais, para assegurar recursos financeiros via emenda parlamentar ou através de recursos próprios, realizar serviços de asfalto, meio fio e sarjeta na Rua Tenente Silvio Martins, bairro São Benedito, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/749/indicacao_no_005-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/749/indicacao_no_005-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de efetuar serviços de patrolamento e colocação de cascalho nos pontos críticos da estrada Boiadeira proximidades Bairro Jardim Aeroporto, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/750/indicacao_no_011-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/750/indicacao_no_011-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA a Sua Excelência o Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos e tomadas de providencias para ampliar serviços de coleta de lixo domiciliar no Distrito de Nossa Senhora Aparecida do Chumbo, fazendo com que todos os residentes sejam contemplados com este importante serviço, atualmente o veiculo passa apenas por algumas vias públicas, se os moradores não levar o lixo armazenado até essas vias as coletas não são realizadas.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/751/indicacao_no_012-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/751/indicacao_no_012-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade realizar serviços de patrolamento e colocação de cascalhos nos pontos críticos da Rua Tenente Silvio Martins, bairro São Benedito, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/752/indicacao_no_013-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/752/indicacao_no_013-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade realizar serviços de patrolamento e colocação de cascalhos nos pontos críticos da Estrada que demanda a Comunidade Capão, próximo ao Bairro Cruz Preta, cidade de Poconé – MT, encontra-se em péssimo estado de conservação tomadas por buracos de grandes proporções dificultando a trafegabilidade.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/753/indicacao_no_014-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/753/indicacao_no_014-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade realizar serviços de tapa buraco na Rua São Paulo, Bairro João Godofredo, principalmente na esquina com a Rua Bento Gomes, onde quantidades de buracos de grandes proporções dificultam a trafegabilidade, trazendo prejuízos, desconfortos para aqueles que delas utilizam no deslocamento para outros pontos da cidade.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_no_015-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_no_015-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Deputado Estadual Paulo Araújo, Presidente da Comissão de Saúde Previdência e Assistência Social da Assembléia Legislativa do Estado de Mato Grosso, a necessidade de buscar entendimentos e tomadas de providencias junto a Secretaria Estadual de Saúde, para que o Estado volte atender pacientes de baixo poder aquisitivo com ressonâncias.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_no_016-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_no_016-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de formalizar entendimentos e efetuar serviços de limpeza pública, no Distrito de Nossa Senhora Aparecida do Chumbo, a sujeira nas ruas geram enormes transtornos aos moradores da localidade, aos transeuntes que por ela trafegam, provoca insegurança naqueles que delas utilizam, segundo informações obtidas aproximadamente há 02 anos o Distrito não recebem serviços dessa natureza, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_no_017-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_no_017-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar com urgência reparos nas estradas, com serviços de patrolamento, colocação de cascalhos, reposições de manilhas nas pontes do Programa de Assentamento Santo Onofre, município de Poconé – MT.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_003-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhoras Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, no sentido de buscar entendimentos e tomadas de providencias visando à incorporação do terreno baldio, antes reservado para instalação da Padaria Comunitária, na área onde se encontra edificada e funcionando a Escola Municipal João Godofredo da Silva, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_no_018-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_no_018-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA a Sua Excelência o Senhor Ataíl Marques do Amaral, Prefeito Municipal, a necessidade realizar serviços de patrolamento e colocação de cascalhos nos pontos críticos das Ruas do Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé – MT.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_019-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_019-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a urgente necessidade de realizar serviços de limpeza que se fazem necessárias na Rua Jorge Vitorino, localizado no Bairro Cruz Preta.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/762/indicacao_no_020-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/762/indicacao_no_020-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de regularizar serviços de iluminação pública, nas Ruas São Bento, São Paulo e Santo Antônio, localizadas no Bairro João Godofredo, a escuridão provoca insegurança naqueles que delas utilizam, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_021-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_021-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a urgente necessidade de disponibilizar guarda permanente, realizar serviço de limpeza pública no espaço que compreende o Castelinho, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/767/mocao_de_pesar_no_03-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/767/mocao_de_pesar_no_03-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/769/indicacao_no_007-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/769/indicacao_no_007-2020.pdf</t>
   </si>
   <si>
     <t>SISTEMA DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/770/indicacao_no_008-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/770/indicacao_no_008-2020.pdf</t>
   </si>
   <si>
     <t>CONFECÇÃO DE CALENDÁRIO DE COLETA DE LIXO E ENTULHO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_no_022-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_no_022-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar com urgência serviços de patrolamento e colocação de cascalhos nos pontos críticos da parte debaixo da Avenida Senador Jonas Pinheiro (Antiga Avenida dos Trabalhadores), sentido Poconé/Cuiabá, trecho entre a Lanchonete do Neizinho até ao Castelinho, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_no_023-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_no_023-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção (patrolamento e colocação de cascalho) na estrada, do Programa de Assentamento Cumbaru, com inclusão dos travessões existentes dentro do Assentamento, município de Poconé – MT.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_no_024-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_no_024-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção (patrolamento, colocação de cascalho e recuperação de ponte) na antiga Rodovia que liga a cidade de Poconé - MT 451 Adauto Leite/ Coenge, município de Poconé – MT.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_no_009-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_no_009-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Deputado Estadual Max Russi, buscar entendimentos junto ao Governo do Estado visando aquisição de uma bomba para piscina com capacidade para atender a Piscina do Centro de Convivência Aurilio Dias de Moura, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_no_010-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_no_010-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para regularizar sistema de iluminação pública com manutenção e troca de lâmpadas na Avenida Senador Jonas Pinheiro, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_no_006-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_no_006-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de efetuar serviços de patrolamento, colocação de cascalhos e outras ações necessárias para recuperação de estradas do Programa de Assentamento Santa Tereza, município de Poconé – MT.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_no_009-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_no_009-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Manoel Salvador Pereira Leite, Secretário Municipal de Turismo, no sentido de providenciar a urbanização do Parque Temático, localizado na Avenida Francisco Guia Souza/Chico Gil, bairro São Benedito, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_no_010-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_no_010-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA a Superintendência dos Direitos do Consumidor,  PROCON  - MT, para que realize Audiência Pública na Câmara de Vereadores, a partir das 16h00min num domingo do mês de abril do corrente ano, com debate, explicação a respeito das  Leis dos Direitos do Consumidor,  (decretos e normativas), etc.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_no_008-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_no_008-2020.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, estudar a viabilidade de mudar a localização da ponte de madeira construída já algum tempo sobre o Córrego Corcunda, que dá acesso a Comunidade do Aranha, em razão de que a mesma quando dá construção não apresenta um formato reto, faz uma curva, por se tratar de uma ponte estreita essa curva tem trazido dificuldade para veiculo de grande porte, o que exige que ela seja mudada para um outro ponto do Córrego.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_no_009-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_no_009-2020.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para efetuar uma limpeza geral (capinação, retirada de entulhos), da área pública localizada na Villa Balleares I, reservada para construção de praça pública.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_no_010-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_no_010-2020.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para desenvolver uma campanha de orientação pública em todos os bairros da cidade de Poconé – MT, como fixação de placas em pontos estratégicos para não depositar lixos, entulhos de formas inadequadas.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_no_011-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_no_011-2020.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para efetuar retirada de entulhos armazenadas na lateral da via pública que liga a Rua Valdevino Evangelista da Silva a Avenida Aníbal de Toledo e depois da limpeza efetuada providencie fixação de placas proibindo jogar lixos e entulhos na margem da citada via pública, visando manter a mesma com um bom aspecto urbanístico e evitar futuras conseqüências para a saúde pública.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>NEIA DE PROFESSOR FRANCIONEY</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/798/indicacao_no_004_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/798/indicacao_no_004_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Mesa Diretora seja oficiada as Suas Excelências Deputada Estadual Janaína Riva e Deputado Federal Neri Gueller, para que viabilize destinação de dois caminhões coletores de lixo para o município de Poconé com o objetivo de contemplar o município, e assim promovendo o desenvolvimento sustentável e gerando mais qualidade de vida para os munícipes poconeanos (as).</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/799/indicacao_no_005_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/799/indicacao_no_005_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Mesa Diretora seja oficiada a Sua Excelência Senhora Janaína Riva, Deputada Estadual, no sentido de buscar entendimento junto a Secretaria de Estado de Educação, uma vez que essa Vereadora já buscou junto ao seu Gabinete a viabilização de  18 maquinas completa de condicionadores de ar, para atender a demanda da Escola Estadual Professor Lisandro Nunes Pereira, uma vez que a mesma não é climatizada o qual é uma situação irreal pois o nosso Estado chega a fazer 40 graus na sombra, como essas crianças terão raciocínio lógico num calor dessa proporção e sabendo das realidades financeiras do Estado de Mato Grosso, posso afirmar que as compras dessas maquinas não serão adquiridas (novas).</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_no_006_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_no_006_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Mesa Diretora seja oficiada a Sua Excelência Senhora Janaína Riva, Deputada Estadual, no sentido de buscar entendimento junto a Secretaria de Estado de Cultura e Lazer, uma vez que essa Vereadora já buscou junto ao seu Gabinete a viabilização e protocolou um croqui (para realização de obras que irá beneficiar com passarela, bancos, iluminação e arborização) da área que quando construído o Núcleo Habitacional Cidade Rosa/Cohab Nova, o mesmo ficou sem infraestrutura na espera de realização de obras para lazer da comunidade só que não é a realidade que aconteceu o espaço se tornou um beco de passagem de moradores e visitantes de uma rua para outra.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_007_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_007_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Mesa Diretora seja oficiada a Sua Excelência Senhora Janaína Riva, Deputada Estadual, vimos pelo presente expor e solicitar de Vossa Excelência apoio via emenda parlamentar, ou doação de parceiros a aquisição de Letras em Metal, modelo Caixa para fachada. A mesma irá atender a Escola Centenária de nosso município, localizado na Praça da Matriz, no Centro da  cidade “Escola Estadual General Caetano de Albuquerque”, e se tornou patrimônio histórico por conservar sua estrutura centenária e por este motivo clamam a Vossa Excelência para que nos ajude a viabilizar recursos para aquisição dessas letras e poder atender essa demanda que se faz necessária para a divulgação do nome da Unidade Escolar para os turistas visitantes de nossa cidade.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_025-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_025-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção da ponte localizada na estrada que demanda Comunidade Barreirinho, município de Poconé – MT.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_007-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_007-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA a Sua Excelência Deputado Estadual Dilmar Dal Bosco, buscar entendimentos e tomadas de providencias junto ao Governo do Estado ou através de recursos de emenda parlamentar, viabilizar aquisição de instrumentos para compor a Fanfarra Escolar da Escola Estadual Juscelino  Kubitschek de Oliveira, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_011-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_011-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Deputado Estadual Max Russi, Deputado Federal, Neri Geller e Senador Jaime Campos, buscar entendimentos e tomadas de providências para assegurar recursos financeiros no orçamento geral do Governo do Estado ou do Governo Federal, via emenda parlamentar, destinados para aquisição de Ônibus ou Micro Ônibus da União visando implantar o projeto “Transporte Seguro”, no Centro de Convivência Aurílio Dias de Moura, situado na Avenida Senador Jonas Pinheiro (antiga Avenida dos Trabalhadores), no Bairro Santa Terezinha, cidade de Poconé – MT, com funcionamento de segunda–feira a sexta–feira em horário integral, sendo prioridade os idosos.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_008_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_008_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Mesa Diretora seja oficiada as Suas Excelências Senhores Emanuelzinho Pinheiro, Deputado Federal, Janaína Riva, Deputada Estadual, Senador Jayme Campos, destinar recurso parlamentar de gabinete para aquisição de 2 vans para  a Secretaria Municipal de Saúde, município de Poconé –MT, visando atender pacientes de Hemodiálise, Rádio-Terapia e Quimioterapia que são atendidos na capital do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_009_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_009_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Mesa Diretora seja oficiada a Senhora Christine Caetano, Supervisora da Estância Ecológica SESC Pantanal, buscar entendimentos e tomadas de providencias junto a Direção da Estância Ecológica SESC Pantanal, visando aquisição e disponibilização de dois Respiradores Pulmonares para o município de Poconé – MT.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_012-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_012-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Adílio Pereira Leite, Secretário Municipal de Desenvolvimento Agropecuário e Rural, no sentido de buscar entendimentos e tomadas de providencias para construção de aproximadamente 800 metros de rede distribuição de água na Avenida Bandeirantes, Distrito de Cangas, município de Poconé - MT.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_013-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_013-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA, a Sua Excelência Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística – SINFRA, para realizar os serviços de podas de arvores, limpeza de margens e operação tapa buracos na Estrada Parque MT Professora Francisca de Figueiredo Martins/Porto Cercado.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_014-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_014-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de buscar entendimentos e tomadas de providencias para colocar em pratica a Lei Municipal nº 1.441 de 01 de outubro de 2007, que trata da Política de Controle de Natalidade de Cães e outros animais domésticos no município de Poconé.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/816/indicacao_no_015-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/816/indicacao_no_015-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a urgente necessidade de realizar serviços de manutenção na boca de lobo/bueiro, existente na Rua Dom Galibert, esquina com a Rua Leonideo de Paula Correa, Bairro São Benedito, em razão de que a mesma está danificada provocando acidentes e necessitando urgentemente de ser recuperado, bem como oferecer a população via pública em perfeito estado de trafegabilidade, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/817/indicacao_no_016-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/817/indicacao_no_016-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de tapa buracos na Rua Tenente Silvio Martins, esquina com a Rua São Benedito, localizadas no Bairro São Benedito, nesta cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_010-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_010-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de tapa buraco nos bairros São João, Santa Clara e Boa Esperança, nesta cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_011-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_011-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação da estrada da região do Bandeira, nas proximidades das propriedades dos Senhores Valdez, Juarez e outros, que dependem dessa via para terem meios para transportar suas produções, município de Poconé – MT.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_012-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_012-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação da ponte localizada na Comunidade Bandeira, município de Poconé – MT.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_no_013-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_no_013-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de deslocar uma equipe da Secretaria Municipal de saúde, a fim de detectar a situação e indicar as providências a serem tomadas visando combater insetos (barbeiros), transmissor da Malária existente em grande quantidade no Programa de Assentamento Alvorada, município de Poconé – MT.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_no_014-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_no_014-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA Exmº. Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de dar continuidade na recuperação de estradas internas localizadas nas localidades P.A Assentamento Alvorada, Minadouro, município de Poconé – MT.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_no_015-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_no_015-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de atender os pequenos produtores rurais das Comunidades Bandeira, Minadouro, São Benedito,  Alvorada e Favo de Mel, com serviços de gradeagem, visando o fortalecimento da agricultura familiar.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_no_016-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_no_016-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA Exmº. Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar recuperação da estrada do Assentamento Favo de Mel, com colocação cascalhos e manilhas em pontos estratégicos, município de Poconé – MT.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_no_017-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_no_017-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para regularizar sistema de iluminação pública, nas vias públicas dos bairros: Cohab Nova, Jardim das Palmeiras, Jurumirim, Vila Aurora, André Maggi, Habitar Brasil e outros da região, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_no_008-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_no_008-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Ataíl Marques do Amaral, ao  Deputado Estadual Dilmar Dal Bosco, no sentido de viabilizar entendimentos visando angariação de recursos junto ao Governo Estadual destinados para serviços de asfalto, meio fio e sarjeta na via Pública Rua Santa Fé, localizada no bairro Jurumirim, nesta cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_no_014_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_no_014_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, aos Gerentes das Agencias Bancárias Banco do Brasil S.A, Caixa Econômica Federal, Bradesco, Casa Lotérica no sentido de buscar entendimentos e tomadas de providências para a instalação de banheiros químicos com desinfecção constante; de pias para higienização das mãos, disponibilização de cadeiras, além de toldos/tendas ao longo da Rua Campos Sales para oferecer comodidade e proteger as pessoas do sol.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/840/indicacao_no_016-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/840/indicacao_no_016-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar manutenção nas tampas dos bueiros localizados em vias públicas do bairro Cidade Rosa/Cohab Nova, cidade de Poconé-MT, visando as suas conservações e diminuir riscos de acidentes aos transeuntes.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/841/indicacao_no_017-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/841/indicacao_no_017-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar reparos que fazem necessários na pavimentação asfáltica da Rua Hugo Nunes Rondon (antiga Rua ABC), trecho que sai da Rua Joaquim Murtinho em direção ao bairro Jardim das Palmeiras, cidade de Poconé-MT, a fim de oferecer aos residentes e transeuntes via pública em perfeito estado de trafegabilidade, pois na mesma existem inúmeros buracos, trazendo desconforto a aqueles que dela utilizam.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_018-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_018-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, Danielle Assis Carvalho, Secretária Municipal de Meio Ambiente, a necessidade de buscar entendimentos e tomadas de providências para efetuar limpezas que se fazem necessárias na Represa Municipal João Ponce de Arruda/Tanque da Rua e em toda extensão do Córrego Tereza Botas, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_no_019-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_no_019-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Silvano Amaral, Secretário de Estado de Agricultura, Deputado Federal, Neri Geller, a necessidade de buscar entendimentos e tomadas de providências para aquisição de 01 Motocultivador Tratorito, para ser destinado ao Programa de Assentamento Carandazinho, município de Poconé-MT, para facilitar o revolvimento do solo e materiais orgânicos, objetivando atender atividades diversas de pequenos agricultores que trabalham com hortaliças e camas de aviários no mencionado assentamento.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_no_021-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_no_021-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Ataíl Marques do Amaral, Prefeito Municipal, buscar parceria junto ao Governado do Estado, através da Secretaria de Estado de Infraestrutura e Logística, com os Deputados Estaduais Romualdo Júnior, Janaina Riva, com o SESC Pantanal, Colônia Z-11, empresários, proprietários de pousadas, pesqueiros, visando contribuir com recursos financeiros, máquinas, combustível, para realizar serviços de patrolamento, colocação de cascalho, instalação de manilhas para possibilitar a reabertura de trânsito na Estrada Vicinal Ribeirinha que liga a Estrada Parque “Prof.ª Francisca Figueiredo Martins” – Poconé/Porto Cercado MT, a várias localidades como a propriedade do Senhor Romoaldo Arruda “Manelito”, Fazenda Botucatú, Pousadas, Pesqueiros edificados as margens do Rio Cuiabá.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_no_022-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_no_022-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Ataíl Marques do Amaral, Prefeito Municipal, buscar parceria junto ao Governado do Estado, através da Secretaria de Estado de Infraestrutura e Logística, com o SESC Pantanal, Colônia Z-11, empresários, proprietários de pousadas, pesqueiros, mineradoras, COOPERPOCONÉ, visando contribuir com recursos financeiros, máquinas, para construção de duas pontes em pontos estratégicos da Estrada Vicinal Ribeirinha que liga a Estrada Parque “Prof.ª Francisca Figueiredo Martins” – Poconé/Porto Cercado MT, a várias localidades como a propriedade do Senhor Romoaldo Arruda “Manelito”, Fazenda Botucatú, Pousadas, Pesqueiros edificados as margens do Rio Cuiabá.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>ZÉ CORREA</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_-_001_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_-_001_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de realizar serviço de podas de árvores nas Avenidas e Ruas do Distrito de Cangas, município de Poconé-MT, com acompanhamento de caminhões e pá carregadeira para auxiliar nos serviços de podas e retiradas dos materiais.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/847/indicacao_-_002_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/847/indicacao_-_002_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA o Prefeito Municipal de Poconé, Ataíl Marques do Amaral, com cópia a Secretaria Municipal de Infraestrutura, Senhor Ney Rondon Marques, no sentido de proceder à recuperação via operação tapas buracos em algumas ruas do Distrito de Cangas, município de Poconé – MT.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/848/indicacao_-_003_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/848/indicacao_-_003_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA o Prefeito Municipal de Poconé, Ataíl Marques do Amaral, com cópia a Secretaria Municipal de Infraestrutura, Senhor Ney Rondon Marques, a urgente necessidade de recuperar pontos críticos com colocação de cascalhos na estrada que demanda aos Programas de Assentamentos Santo Onofre, Cavalo Branco e Lago Azul, município de Poconé-MT.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_-_004_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_-_004_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal e Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para realizar serviços de limpezas públicas e retiradas de entulhos nas ruas centrais e periféricas do Distrito de Cangas, município de Poconé-MT.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/850/mocao_de_pesar_no_019_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/850/mocao_de_pesar_no_019_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor José Mauro de Araújo Bastos “Nhonhoca”, pelo o seu falecimento ocorrido no dia 11 de maio de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_no_020-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_no_020-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, INDICA as Suas Excelências senhor Ataíl Marques do Amaral, Prefeito Municipal, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, no sentido de entrar em entendimento para providenciar a limpeza das margens da Estrada Parque “Prof.ª Francisca Figueiredo Martins” – Poconé/Porto Cercado MT, município de Poconé-MT.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_no_018-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_no_018-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhores Aatail Marques do Amaral, Prefeito Municipal, Nei Rondon Marque, Secretário de Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providencias para corrigir defeito na pavimentação asfáltica da Rua Intendente Antonio João, centro, próximo ao cruzamento com a Rua Barão de Poconé, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>WALNEY</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/859/09_-_2020_-_reforma_nos_cemiterios.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/859/09_-_2020_-_reforma_nos_cemiterios.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Poconé, Estado de Mato Grosso, Vereador Antônio Édson (Bal) e demais colegas Edis desta Casa Legislativa, conforme preceitua os artigos 150 a 152 do Regimento Interno da Câmara, apresentamos a indicação que após dado ciência e aprovada pelo Soberano Plenário, seja encaminhado EXPEDIENTE INDICATÓRIO ao Excelentíssimo Senhor:</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/860/10_-_2020_-_aeroporto.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/860/10_-_2020_-_aeroporto.pdf</t>
   </si>
   <si>
     <t>Para realizar adequações no Aeroporto Municipal.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/861/11_-_2020_-_reuniao_sobre_aplicacao_dos_recurcos.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/861/11_-_2020_-_reuniao_sobre_aplicacao_dos_recurcos.pdf</t>
   </si>
   <si>
     <t>Para reunir com vereadores e esclarecer sobre onde e como serão realizados os investimentos do Governo Federal pela medida de socorro para amenizar a queda de receita por causa da pandemia do coronavírus.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/862/12_-_2020_-.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/862/12_-_2020_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO MAIOR DISTRIBUIÇÃO DE CESTAS BÁSICAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/863/13_-_2020_-setas_-_pedido_musicos.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/863/13_-_2020_-setas_-_pedido_musicos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO DISTRIBUIÇÃO DE CESTAS BÁSICAS PARA CLASSE ARTÍSTICA E CULTURAL.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/864/14_-_2020_-_secretaria_de_empreendedorismo.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/864/14_-_2020_-_secretaria_de_empreendedorismo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO INCENTIVO PARA MICRO EMPRESAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_no_019-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_no_019-2020.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICAM a Sua Excelência Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, no sentido de tomar as providências necessárias para efetuar operação tapa buracos na MT 451, Adauto Leite Coenge até a BR 070 e na MT 060 do entroncamento da BR 070 até a cidade de Poconé MT, bem como limpezas necessárias nas margens, em razão de existências de vários buracos na pista de rolamento e do reclame que temos recebidos de usuários, com aumento do fluxo de veículos que fazem o transporte da produção de soja, milho, etc, para evitar que danos e acidentes ocorram faz necessário á realizações dos serviços.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_no_020-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_no_020-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICAM, a Sua Excelência Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, para concluir serviços de tapa buracos iniciado na Estrada Parque MT Professora Francisca de Figueiredo Martins/Porto Cercado, com a inclusão de serviços de podas de arvores e limpeza de margens.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_no_021-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_no_021-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICAM, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário de Municipal de Infraestrutura, buscar entendimentos e tomadas de providencias para realizar parceria com a Prefeitura Municipal de Cáceres-MT, destinando 1.300 litros de óleo S10 para conclusão de 9 quilômetros de estrada que pertence ao município de Poconé-MT, objetivando patrolamento, colocação de cascalho e alargamento da estrada.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/870/15_-_2020_-.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/870/15_-_2020_-.pdf</t>
   </si>
   <si>
     <t>Para que viabilizem parceria com objetivo de desenvolver atividades econômicas e cooperação possibilitando que os produtos do Desenvolve MT cheguem aos empresários do turismo e pequenos empreendedores de Poconé.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>RAONNY FALCÃO</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao._-_001_-_ver._raonny.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao._-_001_-_ver._raonny.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de tomar as providências necessárias para efetuar serviços de limpeza pública e recuperação do sistema de iluminação pública da Praça Professora Eucáris Bernadete Monteiro Maciel a Praça Transpantaneira, localizada no Núcleo Habitacional Cidade Pantaneira, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_-_002_-_ver._raonny.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_-_002_-_ver._raonny.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar recuperação das estradas localizadas no Programa de Assentamento Beija Flor, município de Poconé – MT.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/873/indicacao._-_003_-_ver._raonny.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/873/indicacao._-_003_-_ver._raonny.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de formalizar entendimentos para efetuar serviços de limpezas públicas e outros necessários no mini estádio Luiz Vicente de Arruda Falcão – Campo da Brita, localizado no bairro Bom Pastor, a fim de oferecer espaço público adequado para prática de futebol, vez que este campo é o único que atende a juventude deste populoso bairro.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_-_004_-_ver._raonny.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_-_004_-_ver._raonny.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de formalizar entendimentos para efetuar serviços de reparos que se fazem necessários na ponte de madeira localizada na estrada que demanda ao Programa de Assentamento Modelo, município de Poconé-MT.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/875/16_-_2020_-setas_-_compra_na_feira_livre.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/875/16_-_2020_-setas_-_compra_na_feira_livre.pdf</t>
   </si>
   <si>
     <t>Para que ao receberem recursos oriundos dos investimentos do Governo Federal pela medida de socorro para amenizar a queda de receita por causa da pandemia do coronavírus. Que sejam adquiridos alimentos de nossa produção local, envolvendo as entidades organizadas a exemplo da Associação dos Feirantes de Poconé; quando oportunamente poderão vender produtos produzidos por nossa gente, sendo: frango, peixe, verduras e legumes, doces caseiros, biscoitos, leite, e derivados, entre outros.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_no_021-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_no_021-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral Prefeito Municipal, Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, no sentido de buscar entendimentos e tomadas de providências visando a possibilidade de elaborar Projeto de Lei e encaminhar a Câmara Municipal visando a conceder auxilio financeiro, cesta básica de alimentação para os feirantes cadastrados na Prefeitura Municipal de Poconé-MT enquanto perdurar a pandemia coronavírus (Covid-19) .</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_no_022-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_no_022-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Deputados Estaduais Dilmar Dal Bosco, Maxi Russi, Senador Jayme Campos, a necessidade de buscar entendimentos e tomadas de providencias visando angariar recursos financeiros junto ao Governo do Estado, Governo Federal destinados para serviços de pavimentação asfáltica, meio fio e sarjetas em todas as extensões das vias públicas Rua das Flores, Rua das Rosas, totalmente habitadas localizadas no populoso bairro João Godofredo, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_no_023-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_no_023-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providencias para inserir a Travessa Alex Oliveira Suzarte da Silva, no contrato de serviços de pavimentação asfaltica que deu inicio no bairro Jardim das Palmeiras, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_no_024-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_no_024-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de buscar entendimentos e tomadas de providencias para retornar as atividades do Comitê de Enfrentamento ao Covid19, na entrada da cidade de Poconé “Castelinho”, com barreiras de higienização.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_no_009-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_no_009-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências Ataíl Marques do Amaral, Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, no sentido de buscar entendimentos visando estudo financeiro e orçamentário, para a criação de um Programa de Auxílio Emergencial de Distribuição de Cestas Básicas, direcionados aos profissionais de educação que foram contratados após serem submetidos ao Processo Seletivo Simplificado de Títulos, realizada pela Secretaria Municipal de Educação e na seqüência em atendimento a decisão judicial foram descontratados.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_no_018-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_no_018-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Joelma Gomes da Silva, Secretária Municipal de Ação Social, Emprego e Renda, estudar a viabilidade da Prefeitura Municipal de Poconé, contribuir com ajuda de custo financeiro mensal com as Bandas de Lambadão existentes na cidade de Poconé – MT, durante o período da pandemia COVID – 19, em razão de que estão proibidos de firmarem contratos, e ser a única fonte de renda quando elas participam de eventos públicos, particulares, etc, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_no_019-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_no_019-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Adílio Pereira Leite, Secretário Municipal de Desenvolvimento Agropecuário Rural, Silvano Amaral, Secretário Estadual de Agricultura Familiar Silvano Amaral, buscar entendimentos e tomadas de providencias, visando aquisição e disponibilização de 15 Resfriadores de Leite, com capacidade de 500 a 1.000 litros, destinados para as Comunidades Rurais Minadouro, Bandeira, Alvorada, São Benedito, Favo de Mel, município de Poconé – MT.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_no_020-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_no_020-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA ao Exmº. Governador do Estado, Mauro Mendes, o Exmº. Senhor Ataíl Marques do Amaral, Prefeito Municipal, Marcelo de Oliveira, Secretário de Estado de Infraestrutura e Logística, Carlos Bezerra, Dep. Federal, Romoaldo Júnior, Dep. Estadual, no sentido de buscar entendimento para viabilizar recursos orçamentários do Estado ou da União para serviços de asfaltos, sarjetas e meio fio na extensão da Rua Santa Fé no bairro Jurumirim até a Rua Justino Gonçalves no município de Poconé/MT.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_no_023-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_no_023-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a empresa Energisa, buscar entendimentos e tomadas de providencias para conclusão da rede em baixa tensão 254/127V em toda extensão da Avenida Generoso Ponce, trecho entre a Avenida Aníbal de Toledo até o Posto São Cristóvão, objetivando regularizar o sistema de iluminação pública e oferecer as famílias que foram contempladas recentemente com moradia nos residenciais Guatós I e II, segurança na sua locomoção, pelo o que esperamos contar com o Poder Executivo no atendimento desta justa reivindicação.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_no_024-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_no_024-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, determinar a Secretaria competente colocar sinalizações adequadas (cavaletes), todas as sextas-feiras em pontos estratégicos da área destinada ao funcionamento da Feira Livre dos Pequenos Produtores Rurais, na Praça da Matriz, cidade de Poconé – MT, a fim de garantir segurança aos feirantes e consumidores evitando que veículos transitam na área durante a comercialização dos produtos, pelo o que esperamos contar com o Poder Executivo no atendimento desta justa reivindicação.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_no_025-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_no_025-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Odair Ergues, Superintendente Regional do INSS, no sentido de buscar entendimentos e tomadas de providencias para o retorno dos atendimentos de modo presencial na unidade do INSS da cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_no_026-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_no_026-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Patrícia de Arruda Bastos, Gerente da Empresa Águas de Poconé, no sentido de buscar entendimentos e tomadas de providencias para regularizar sistema de rede de abastecimento de água em todas as vias públicas do bairro Jardim das Palmeiras, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_no_027-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_no_027-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, no sentido de viabilizar estudo de disponibilidade financeira e orçamentária para que a Prefeitura Municipal possa custear despesas com escrituras de imóveis, para famílias de baixo poder aquisitivo residentes no Jardim das Palmeiras, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_no_026-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_no_026-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção da ponte localizada na Comunidade Fedegoso, município de Poconé – MT.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_no_027-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_no_027-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de regularizar sistema de iluminação pública na Rodovia Transpantaneira em frente o Loteamento Portal do Pantanal, bem como estender o serviço em todo o loteamento, a escuridão provoca insegurança naqueles que delas utilizam, pelo o que esperamos contar com a acolhida do Poder Executivo a esta justa reivindicação.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_no_028-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_no_028-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de disponibilizar maquinários para carregar pranchões que estão prontos para serem levados para conclusão de serviço de recuperação/reforma da ponte localizada na estrada que demanda a Comunidade Furna do Buriti 2, município de Poconé - MT.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_no_029-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_no_029-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção de estradas com serviços de patrolamento, colocação de cascalhos e manilhas, localizada no Assentamento Carrijo, município de Poconé – MT.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_no_030-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_no_030-2020.pdf</t>
   </si>
   <si>
     <t>Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Governador do Estado, senhor Mauro Mendes, Secretário de Estado de Saúde, senhor Gilberto Figueiredo, Deputado Estadual Paulo Araújo, no sentido de buscar entendimentos e tomadas de providências para destinar para o Hospital Geral de Poconé-MT,  uma UTI e 02 (dois) Respiradores.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_no_031-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_no_031-2020.pdf</t>
   </si>
   <si>
     <t>Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral Prefeito Municipal, Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, no sentido de buscar entendimentos e tomadas de providências visando a possibilidade de conceder isenção na expedição de alvarás para taxistas e demais pessoas que prestam esses serviços, bem como para isenção de IPTU para todos os contribuintes no exercício de 2020, senão na sua totalidade que haja uma redução nos valores a serem pagos.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_no_032-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_no_032-2020.pdf</t>
   </si>
   <si>
     <t>Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral Prefeito Municipal, Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, no sentido de buscar entendimentos e tomadas de providências visando a possibilidade de elaborar projeto de lei e encaminhar a Câmara Municipal visando conceder auxilio financeiro no valor de R$ 500,00 por período de 90 dias aos carroceiros, catadores recicláveis, cadastrados no município de Poconé-MT.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_no_033-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_no_033-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM a Sua Excelência Senhor Ataíl Marques do Amaral, Prefeito Municipal, a fim de angariar recursos financeiros destinados para serviços de asfalto, meio fio e sarjeta nas Ruas: Primavera, Jorge Vitorino, Tereza Botas, Generoso Ponce e 08 de março, localizadas no Bairro Cruz Preta, nesta cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_no_034-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_no_034-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, Senhora Danielle Assis Carvalho, Secretária Municipal de Meio Ambiente, no sentido de buscar entendimentos e tomadas de providencias para construir muro no cemitério Nossa Senhora do Rosário que se encontra com uma parte aberta (fundo), e moradores da região têm visto com freqüência pessoas entrando e saindo, trazendo preocupação para famílias que tem entes queridos sepultados, preocupam com ações de vândalos em danificar túmulos e carregar objetos, querem tomadas de providencias para resolver a situação, que seria a construção de muro para fechar a área do cemitério na sua totalidade.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_no_010_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_no_010_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senadores Jayme Campos e Wellington Fagundes, Deputados Federais por Mato Grosso, no sentido de buscar entendimentos e tomadas de providencias junto ao Ministério de Saúde, no sentido de que seja disponibilizado para o município de Poconé, 04 Semi UTI, para atender possíveis demandas causadas pela Pandemia - COVID 19, a população.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_no_011_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_no_011_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, Senhor Gilberto Figueiredo, Secretário de Estado de Saúde, no sentido de buscar entendimentos e tomadas de providencias para que a Secretaria de Estado de Saúde disponibilize equipamentos adequados para os profissionais de saúde que atuam no município de Poconé, dotando-os de luvas, macacões de segurança, mascaras facial especifica, tocas óculos, visando proteger estes profissionais que atende a população com sintomas da Pandemia - COVID 19.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_no_012_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_no_012_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, Senhor Gilberto Figueiredo, Secretário de Estado de Saúde, no sentido de buscar entendimentos e tomadas de providencias para que a Secretaria de Estado de Saúde disponibilize mais testes rápidos do COVID – 19, para o município de Poconé – MT.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_no_013_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_no_013_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de buscar entendimentos e tomadas de providências visando estudo orçamentário e financeiro para que os profissionais da saúde que estiverem à frente do combate ao COVID-19, possam receber insalubridade de teto máximo, sendo 40% e mais ajudas já acordada junto ao Ministério da Saúde no município de Poconé – MT.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_no_015_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_no_015_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de buscar tomadas de providencias para aquisição de 03 aparelhos de Raio X 70 Digital 70 KVP 8 MA Coluna X Dent Odontológico 110 e 220 Vts, para atender a demanda de pacientes odontológicos da região de Zona Urbana nas unidades de UBSs Bom Pastor e Cohab Nova, pois são duas regiões que atende demandas da Zona Rural em seu cotidiano anual e um dos aparelhos para atender a UBS do Distrito de Nossa Senhora Aparecida do Chumbo e esse ficar como pólo suporte das UBS do 120 e Cangas, que são as maiores demanda da Zona Rural.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_no_016_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_no_016_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde e a Coordenadoria de Combate ao Covid 19, no sentido de buscar entendimentos e tomadas de providencias,  para que os estabelecimentos que estão em funcionamento durante o período de isolamento social tenham como medidas para desinfectação de clientes ao entrar tomando como exemplo o estabelecimento do Mercado Bom Jesus, na onde o mesmo tem um profissional que assegura que todos que adentram ao estabelecimento já tenham se higienizado com álcool e gel e assim ao tocar nos objetos a dentro não levem contaminação pelo tato. Que essa seja uma das medidas garantidas aos estabelecimentos que tenham grande fluxo de pessoas/clientes.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_no_017_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_no_017_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos entre os Senhores, para assegurar recursos financeiros desta Secretaria ou através de recursos próprios, realizar serviços de asfalto, meio fio e sarjeta na Rua do Taboquinha, bairro Jurumirim, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_no_018_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_no_018_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, Lucas Gouvêa, Procurador Jurídico e Fiscal do Município e a Coordenadoria de Combate ao Covid 19, no sentido de buscar entendimentos e tomadas de providencias, para que seja instalada “barreiras sanitárias” nas duas principais vias de acesso ao município de Poconé onde poderão ser realizadas nos finais de semanas, sextas-feiras, sábados e domingos.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_no_017_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_no_017_-_2020..pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_no_019_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_no_019_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Alexandre Bustamante dos Santos, Secretário de Segurança Pública do Estado de Mato Grosso, Janaína Riva, Deputada Estadual, no sentido de buscarem entendimentos e tomadas de providencias para encontrar soluções conjuntas para que não haja a desativação definitiva das atividades da Cadeia Pública da cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_-_005_-_ver._raonny.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_-_005_-_ver._raonny.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senhora Christiane Caetano, Supervisora da Estância Ecológica SESC Pantanal, no sentido de buscar entendimentos para celebrar parceria Prefeitura Municipal/Sesc pantanal, para a aquisição de equipamentos visando a instalação de uma Academia ao Ar Livre, em pontos estratégicos da entrada da cidade de Poconé, na proximidade do Castelinho.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_no_035-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_no_035-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providencias para efetuar serviços de patrolamento, colocação de cascalhos na estrada que demanda a comunidade Capão do Angico, principalmente recuperar o aterro sobre a manilha próxima a cerâmica que se encontra totalmente danificado impossibilitando a retirada da produção.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/916/20_-_2020_-_recursos__para_o_psfs_e_upa.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/916/20_-_2020_-_recursos__para_o_psfs_e_upa.pdf</t>
   </si>
   <si>
     <t>Aquisição de esquipamentos e melhorias para UBS e UPA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/917/21_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/917/21_-_2020.pdf</t>
   </si>
   <si>
     <t>CAMPANHAS DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/918/22_-_2020_-_live_do_pantanal.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/918/22_-_2020_-_live_do_pantanal.pdf</t>
   </si>
   <si>
     <t>LIVE COM ARTISTAS NO PANTANAL DE POCONÉ.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_no_028-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_no_028-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, Senhora Christiane Caetano, Supervisora da Estância Ecológica SESC Pantanal, no sentido de buscar entendimentos e tomadas de providencias, visando aquisição e instalação de placas de sinalização para ciclistas, em pontos estratégicos da MT Professora Maria Francisca de Figueiredo Martins/ Poconé Porto Cercado e da MT 060 Poconé/Entroncamento com a BR 070, município Nossa Senhora do Livramento.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_no_029-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_no_029-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA Exmº. Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a Empresa Companhia de Processamento Mineral – C.P.M, a necessidade de viabilizar parceria para efetuar os reparos que se fazem necessários (patrolamento, colocação de cascalhos, substituição de manilhas, recuperação  de aterro), na estrada que demanda a Comunidade Capão de Angico, município de Poconé – MT.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/926/indicacao_no_030-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/926/indicacao_no_030-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Ataíl Marques do Amaral, Prefeito Municipal, buscar entendimentos junto ao Governador do Estado, Mauro Mendes, Secretário de Estado de Infraestrutura e Logística, Marcelo de Oliveira e Silva, Deputados Federais Neri Geller, Emanuel Pinheiro e José Medeiros, Deputados Estaduais Romoaldo Jr, Janaína Riva, no sentido de viabilizar recursos orçamentários via Estado, União, destinados  para serviços de asfalto, sarjetas, meio fio na Rua João Pinto de Moraes “João Boleiro” e complementação destes serviços na Avenida Dom Aquino até o Estádio Municipal “Néco Falcão”, cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_no_031-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_no_031-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Ataíl Marques do Amaral, Prefeito Municipal, buscar entendimentos junto ao Governador do Estado, Mauro Mendes, Secretário de Estado de Infraestrutura e Logística, Marcelo de Oliveira e Silva, Deputados Federais Neri Geller, Emanuel Pinheiro e José Medeiros, Deputados Estaduais Romoaldo Jr, Janaína Riva, no sentido de viabilizar recursos orçamentários via Estado, União, destinados  para serviços de asfalto, sarjetas, meio fio (complementação), na Rua Nossa Senhora Aparecida, localizada no Bairro Jardim das Palmeiras, cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_no_032-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_no_032-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Ataíl Marques do Amaral, Prefeito Municipal, Senhora Patrícia de Arruda Bastos, Gerente da Empresa Águas de Poconé, no sentido de buscar entendimentos e tomadas de providencias para regularizar sistema de rede de abastecimento de água na Rua Santa Rosa, com extensão de 500 a 700 metros, objetivando beneficiar 15 famílias que ainda não contam com esta melhoria para levar água tratada em suas residências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_no_033-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_no_033-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar reparos que se fazem necessários (patrolamento, colocação de cascalhos), nos pontos críticos da estrada que demanda as localidades Hotel Cabanas, Rio Piraim, município de Poconé-MT.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_no_034-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_no_034-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal e a Empresa CMP Mineração, a necessidade de molhar Avenida Dom Aquino, a partir do Posto Rondônia até o portão de entrada da empresa, pelo menos duas vezes por semana em razão da quantidade de poeira causado pelos caminhões que transportam materiais para a Mineração, trazendo desconfortos para os residentes e prejuízos a saúde pública.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_no_036-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_no_036-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia a Secretária Municipal de Saúde, Senhora Ilma Regina Figueiredo Arruda, no sentido de providenciar o credenciamento do município de Poconé, ao Ministério da Saúde, objetivando receber recursos para criar Centros Comunitários de Referências e Centro de Atendimento para Identificação Precoce da Doença, no município de Poconé – MT.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_no_037-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_no_037-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, no sentido de buscar entendimentos visando parceria e disponibilização de recursos financeiros para serviços de asfalto, sarjeta, meio fio na Rua Justino Gonçalves da Guia, localizada no bairro Aeroporto, em frente aos clubes do Terror e o Clube Cidade Rosa (CCR), nesta cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_no_038-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_no_038-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, no sentido de buscar entendimentos visando parceria e disponibilização de recursos financeiros para serviços de asfalto, com galeria fluvial, sarjeta, meio fio no Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé/MT.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_no_039-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_no_039-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, no sentido de buscar entendimentos com Deputados Estaduais, Senadores, para disponibilizar recursos financeiros para serviços de asfalto, sarjeta, meio fio na Rua Tércio Parede, bairro  Jurumirim, cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_no_040-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_no_040-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos com Deputados Estaduais, Senadores, para disponibilizar recursos financeiros para serviços de asfalto, sarjeta, meio fio na Rua 21 de Janeiro, próximo ao Campo de Futebol, Campo da Ponte Preta, bairro Jurumirim, cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_no_041-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_no_041-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Mauro Mendes, Governador do Estado de Mato Grosso, Alexandre Bustamante, Secretário de Estado de Segurança Pública, Deputado Estadual Paulo Araújo, no sentido de buscar entendimentos e tomadas de providencias para a instalação dos serviços de IML (Instituto Médico Legal), e Perícia no município de Poconé – MT.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/937/23_-_2020_-_limpeza_do_espaco_da_escola_mirtes_leite.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/937/23_-_2020_-_limpeza_do_espaco_da_escola_mirtes_leite.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO LIMPEZA DA ANTIGA ESCOLA MIRTES LEITE.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/938/24_-_2020_-_pavimentacao_bairro_jurumirim.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/938/24_-_2020_-_pavimentacao_bairro_jurumirim.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO MELHORIAS PARA O BAIRRO JURUMIRIM._x000D_
 Atendimento das indicações: 06/2018 e 44/2019.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/939/25_-_2020_-_pavimentacao_bairro_cruz_preta.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/939/25_-_2020_-_pavimentacao_bairro_cruz_preta.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO MELHORIAS PARA O BAIRRO CRUZ PRETA._x000D_
 Atendimento das indicações: 07/2018 e 47/2019.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_no_010-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_no_010-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos com Senadores, Deputados Federais e Estaduais, para assegurar recursos financeiros via emenda parlamentar ou através de recursos próprios, realizar serviços de asfalto, meio fio e sarjeta na Rua Peraputanga, bairro Aeroporto, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_no_011-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_no_011-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providências para construir redutor de velocidade “lombada física”, em pontos estratégicos das Ruas: Santa Catarina, Santa Luzia, Nossa Senhora Aparecida, Hugo Nunes Rondon, Pedro de Assis e Silva, Justino Gonçalves da Guia, localizadas no bairro Jardim das Palmeiras, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_no_035-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_no_035-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de estudar a viabilidade orçamentária e financeira da Prefeitura Municipal de Poconé e/ou buscar entendimentos junto ao Governo do Estado, Assembléia Legislativa visando aquisição de kits de medicamentos para o tratamento da Covid 19, para serem distribuídos mediante prescrição medica para pacientes internados, aqueles que fazem tratamento em casa e aos que testarem positivos ou sintomáticos no município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_no_036-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_no_036-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação da ponte localizada no Córrego do Rocha, na estrada que demanda a região de Boqueirão, (km11) e adjacências, município de Poconé – MT.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_no_037-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_no_037-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Ataíl Marques do Amaral, Prefeito Municipal, Joelma Gomes da Silva, Secretária Municipal de Ação Social Emprego e Renda, Senhor Moacir Campos, Presidente da Colônia de Pescadores, no sentido de buscar entendimentos visando distribuição mensal de Cestas Básicas de alimentos para pescadores cadastrados na Colônia Z11 de Poconé, enquanto perdurar a Pandemia Covid 19, custeada pela Secretaria Municipal de Ação Social Emprego e Renda.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_no_042-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_no_042-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providencias para efetuar os reparos que se fazem necessários na boca de lobo localizada na esquina da Rua São Pedro com a praça Ben Rondon, Centro, cidade de Poconé – MT, em razão da estrutura de ferro esta cedendo, inclusive já houve acidente com crianças, para que outras ocorrências não aconteçam faz necessário o Poder Executivo, efetuar as reparações vez que com o impedimento do transito na Rua Campos Salles esta via conta com movimentações considerável de veículos e pedestres.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_no_043-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_no_043-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção da estrada que demanda a Comunidade Rural Morrinho, (patrolamento e colocação de cascalhos), município de Poconé – MT.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_no_044-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_no_044-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar manutenção da ponte localizada na estrada que demanda o Programa de Assentamento Formiga, município de Poconé – MT.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_no_045-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_no_045-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques,   realizar estudo e providência no sentido de implantar redutores de velocidades tipo lombadas (quebra mola),  na Rua São João Del Rey/Travessa da Glória, bairro Jurumirim cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE POCONÉ - CMP</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/952/28_-_2020_-_saude_-_kit_covid.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/952/28_-_2020_-_saude_-_kit_covid.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO DISTRIBUIÇÃO CORRETA KIT COVID-19</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/953/27_-_2020_-_uti_para_pocone.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/953/27_-_2020_-_uti_para_pocone.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO IMPLANTAÇÃO DE UTI.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/954/26_-_2020_-_hemodialise.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/954/26_-_2020_-_hemodialise.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO IMPLANTAÇÃO DE CENTRAL DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_no_025-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_no_025-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de viabilizar estudo visando à criação de um Fundo Municipal de Combate a Covid 19, mantido pela Secretaria Municipal de Saúde, objetivando angariar suporte financeiro destinados para implantação, manutenção e desenvolvimento de planos, programas e ações voltadas ao Combate ao Coronavírus – Covid 19, no município de Poconé.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_no_047-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_no_047-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, Daniele Assis Carvalho, Secretária Municipal de Meio Ambiente, no sentido de formalizar entendimentos e tomadas de providências objetivando destinar uma área apropriada para armazenamento final de lixos domésticos, comerciais e outros no Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé-MT.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_no_046-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_no_046-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, procure meios para adquirir com recursos do Programa Federativo de Enfrentamento ao Coronavírus, o chamado “Kit Covid 19 – teste rápido”, para realização de testes para diagnostico da Covid 19, em toda a população poconeana.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_no_022-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_no_022-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICAM, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, no sentido de viabilizar estudo orçamentário, financeiro e aspecto legal para conceder um auxílio financeiro emergencial para os servidores públicos municipais “Gari” que desenvolve atividades essenciais no município de Poconé-MT, como uma forma de minimizar os efeitos que a pandemia do novo coronavírus – Covid-19 tem causado na vida dos mais vulneráveis.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_no_027-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_no_027-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de buscar entendimentos e tomadas de providencias para implantação de uma UTI Móvel no município de Poconé, utilizando recursos financeiros do Programa Federativo ao Coronavírus – Covid – 19, para atender possíveis demandas causadas pela Pandemia - COVID 19, a população.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_no_012-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_no_012-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação da ponte localizada dentro da Comunidade Rural Barreirinho, após a Igreja, município de Poconé – MT.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_no_013-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_no_013-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de se tomar medidas que objetivem com a construção de muro nos fundos do cemitério municipal Nossa Senhora do Rosário, cidade de Poconé- MT.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_no_014-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_no_014-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Mauro Mendes, Governador do Estado de Mato Grosso, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, Deputado Estadual Dilmar Dal Bosco, Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos e tomadas de providencias necessárias para a construção de Ciclovia na Estrada Parque – MT 370 “Profª. Maria Francisca Figueiredo Martins” trecho Poconé/Porto Cercado, município de Poconé - MT.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/983/indicacao_no_047-2020_-.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/983/indicacao_no_047-2020_-.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Paulo Araújo, Deputado Estadual, Neri Gueler, Deputado Federal, a viabilização de recursos via emendas parlamentares, para aquisição de uma patrulha mecanizada de 75 CV, com todos os implementos agrícolas, para atender o PA Santo Onofre, em incentivo a pequenos produtores rurais, que necessitam de ajuda para ampliar suas produções e fortalecer a agricultura familiar.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_no_048-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_no_048-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, para que providencie funcionários e aparelhos para fazer aferimento de temperatura nas portas dos bancos: Banco do Brasil, Caixa Econômica, Sicredi, Bradesco e Lotérica, para dar mais tranqüilidade à população que dependem deste serviço e fica exposto, pois no momento em que se afere e a temperatura esteja alta, automaticamente retira o cliente da fila e o encaminha ao PAM como esta sendo feito na barreira sanitária da entrada da cidade para exames, devido a essa problemática ao qual estamos enfrentando com o novo Coronavírus, COVID – 19, e tentando assim amenizar o contagio nas portas dos bancos.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_no_028-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_no_028-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar reparos que se fazem necessários, recuperação de ponte, patrolamento, colocação de cascalhos nos pontos críticos da antiga rodovia Poconé/Cáceres até o entroncamento da MT 451, Adauto Leite, município de Poconé-MT.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_no_029-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_no_029-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providencias visando angariar recursos financeiros junto ao Governo do Estado, Governo Federal, destinados para serviços de pavimentação asfáltica, meio fio e sarjetas em toda extensão da Rua Mariano Catarino da Costa, localizado no bairro São Benedito, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_no_015-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_no_015-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providencias para inserir a Travessa Alex Oliveira Suzarte da Silva, na programação de obras, pavimentação asfaltica, meio fio e sarjeta, que estão sendo realizados pela Prefeitura Municipal de Poconé – MT.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_no_016-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_no_016-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Mauro Mendes, Governador do Estado de Mato Grosso, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, Deputado Estadual Dilmar Dal Bosco, Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos e tomadas de providencias necessárias para limpeza das margens e construção de uma faixa para caminhada na Rodovia Zelito Dorileo, trecho Poconé/Transpantaneira, município de Poconé - MT.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_no_017-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_no_017-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Mauro Mendes, Governador do Estado de Mato Grosso, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, Deputado Estadual Dilmar Dal Bosco, Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos, parceria e tomadas de providencias necessárias para realizar operação tapa-buracos e outros procedimentos necessários para recuperar a pavimentação asfáltica da Estrada Parque - Rodovia Zelito Dorileo/Transpantaneira no município de Poconé - MT.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_no_023_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_no_023_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, a Sua Excelência Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos e tomadas de providencias para incluir na programação de serviços de pavimentação asfáltica, meio fio e sarjeta da Prefeitura Municipal de Poconé-MT, exercício de 2020, toda extensão das vias públicas: “Rua Nossa Senhora Aparecida” e “Rua Peraputanga”, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_no_024_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_no_024_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ornella Falcão, Secretária Municipal de Educação, buscar entendimentos e tomadas de providências para contratação de professores interinos para preencher vagas verificadas em razão de professores efetivos em gozo de licenças especiais, afastamentos por atestados médicos e afastamento determinado por decreto para profissionais com comorbidades ao Covid – 19 e outras situações, para possibilitar reinicio das aulas na rede municipal de ensino de forma não presencial (Online), alinhado com o modelo instituído pelo o Governo do Estado que deu inicio nas aulas da rede estadual no mês de agosto do corrente ano.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/995/indicacao_no_025_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/995/indicacao_no_025_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, Senhor Gilberto Figueiredo, Secretário de Estado de Saúde, no sentido de buscar entendimentos e tomadas de providencias para viabilizar aquisição de Ventilador Pulmonar BR1 Saevo Medical, para o município de Poconé.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_no_049-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_no_049-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação da estrutura de uma ponte localizada na estrada que demanda ao Programa de Assentamento Modelo, município de Poconé – MT.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_no_030-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_no_030-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar serviços de limpeza pública no Parque Temático, na Avenida Francisco Guia Souza/Chico Gil, bairro São Benedito, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_no_031-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_no_031-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de viabilizar estudo para aquisição de um Raio X Digital para o município de Poconé, com o recurso que será destinado pelo Programa Federativo ao Coronavírus – Covid – 19.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_no_033-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_no_033-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Joelma Gomes da Silva, Secretária Municipal de Ação Social, Emprego e Renda, Ney Rondon Marques, Secretária Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para disponibilizar EPI (Equipamento de Proteção Individual) e doação de cestas básicas mensais aos trabalhadores da limpeza urbana (Gari) da Prefeitura Municipal de Poconé.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_no_034-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_no_034-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senador Jayme Campos, Deputado Estadual Dilmar Dal Bosco, a necessidade de buscar entendimentos e tomadas de providências para assegurar recursos através de emenda parlamentar destinado à aquisição de 01 (um) caminhão prensa para a coleta de lixo no município de Poconé.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_no_035-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_no_035-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretária Municipal de Infraestrutura, a necessidade de buscar entendimentos e tomadas de providências para inserir nas peças orçamentárias PPA, LDO, LOA, exercício 2021, projeto, previsão de dotação financeira  destinada para construção de uma Praça Pública com área de lazer, parque infantil e academia da melhor idade  no bairro São Judas Tadeu, cidade de Poconé.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_no_024-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_no_024-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário de Estado de Infraestrutura e Logística, Senhor Marcelo de Oliveira e Silva, realizar estudo e providência no sentido de implantar redutores de velocidades tipo lombadas (quebra mola), em pontos estratégicos, parte pavimentada da Estrada Parque Rodovia Zelito Dorileo/Transpantaneira, município de Poconé - MT.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_no_018-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_no_018-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senador Jayme Campos, Deputado Estadual Dilmar Dal Bosco, no sentido de buscar entendimentos e tomadas de providencias necessárias para assegurar recursos financeiros, via emenda parlamentar, destinados para construção de um Parque Esportivo, contando com espaços para lazer, esportes e entretenimento, quadra poliesportiva para atividades de futebol, vôlei e basquete, academia de ginástica ao ar livre, playground com brinquedos do tipo balanço, gangorra e gira-gira, bancos de concreto nas proximidades da sede da Creche Municipal “FREI JOAQUIM TÉBAR FERNANDEZ, localizada na Rua Justino Gonçalves da Guia, bairro Aeroporto, para possibilitar que as crianças, jovens e cidadãos desfrutem de espaços de convívio e lazer bem equipados.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_no_019-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_no_019-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos, parceria com a Secretaria Municipal, Estadual de Meio Ambiente, SESC Pantanal, Colônia de Pescador Z11, a fim de efetuar limpeza, retirada de materiais nas proximidades do Porto para permitir meios para embarcações chegar o mais próximo possível da margem do rio.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_no_020-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_no_020-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, no sentido de buscar entendimentos e tomadas de providências visando utilizar recursos disponibilizados pelo governo Federal ao município, através do Programa Federativo ao Coronavírus – Covid-19, aplicando na preparação de volta as aulas na rede municipal e estadual de ensino do município de Poconé, com aquisição de materiais como: tapetes sanitizantes para entrada em todas as unidades escolares; totem de álcool em gel para ser colocado na pátio externo e bomba de limpeza para desinfecção diária das unidades escolares.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1024/indicacao_no_021-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1024/indicacao_no_021-2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos, parceria para construir nova calçada e arborização no prolongamento da Rua Joaquim Murtinho a partir da sede do APAE até o Núcleo Habitacional Cidade Rosa/Cohab Nova, Poconé-MT.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1026/indicacao_no_038-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1026/indicacao_no_038-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de buscar entendimentos objetivando a criação de uma nova estrutura para atender pessoas com sintomas da Pandemia Coronavírus Covid 19, a fim de evitar que estas sejam atendidas no Pronto Atendimento Municipal – PAM.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1027/indicacao_no_039-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1027/indicacao_no_039-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimento para viabilizar recursos orçamentários do Estado ou da União para continuidade dos serviços de asfaltos, sarjetas e meio fio na extensão da Rua São Paulo, bairro João Godofredo, cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_no_040-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_no_040-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimento para viabilizar a reforma que se fazem necessárias (telhado, calçada, banheiro, parte elétrica e hidráulica, pintura), na estrutura física que abriga o PREV FOGO, cidade de Poconé/MT.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_no_041-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_no_041-2020..pdf</t>
   </si>
   <si>
     <t>A mortalidade materna no Brasil ainda é alta: até o dia primeiro de agosto tinham sido registrados segundo o Ministério da Saúde, 199 óbitos de mulheres grávidas no Brasil, 135 por Covid-19. Segundo dados apresentados pela pasta, durante a reunião virtual desta quarta-feira (05), as gestantes têm risco 1,5 maior de internação em UTI com necessidade de ventilação mecânica em relação ao restante da população.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_no_042-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_no_042-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura e a Empresa CMP Mineração, a necessidade de molhar Avenida Dom Aquino, a partir do Posto Rondônia até o portão de entrada da empresa, pelo menos três vezes por semana em razão da quantidade de poeira causado por caminhões que transportam materiais para a Mineração, trazendo desconfortos para os residentes e prejuízos a saúde pública.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_no_043-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_no_043-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura a necessidade de efetuar serviços de limpeza necessária em toda extensão da estrada Boiadeira, que nasce na margem da estrada Parque Professora Francisca Figueiredo Martins, próximo a Fazenda do Doutor Reinaldo Francisco da Silva, passando pela Fazenda do Zeco Gomes, até a propriedade do Senhor Joselito localizada na margem do Rio Cuiabá.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_no_044-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_no_044-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA Exmº. Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar recuperação da estrada que demanda a Comunidade Capão de Angico, com colocação de manilhas em pontos estratégicos, município de Poconé – MT.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_no_045-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_no_045-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos junto ao Governo Estadual,  Senadores e Deputados Federais e Estaduais, Funasa, visando a destinação de recursos para construção de poço artesiano na Comunidade Rural Bitencourt, município de Poconé – MT.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_no_037-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_no_037-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, realizar estudo e providência no sentido de implantar redutores de velocidades, tipo lombadas (quebra mola), próximos às Escolas Municipais e Creches da cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_no_036-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_no_036-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_no_038-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_no_038-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Joalene Gomes da Silva, Secretária Municipal de Administração, a necessidade de buscar entendimentos e tomadas de providências para realizar revisões que fazem necessárias no Plano de Cargos, Carreiras e Salários dos Profissionais da Educação Básica do Município de Poconé; Plano de Cargos, Carreiras e Salários dos Profissionais da Administração, instituídos pelas Leis Municipais n.ºs 1.653/2012 – PCCS/EDUCAÇÃO; 1.688/2012 – PCCS/ADMINISTRAÇÃO adequando-as as alterações constitucionais ocorridas a nível estadual e federal.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_no_039-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_no_039-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de buscar entendimentos e tomadas de providências para realizar contratar 01 (um) técnico de imobilização Ortopédica para atender no município de Poconé-MT.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_no_040-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_no_040-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica a Empresa Águas de Poconé, a necessidade de buscar alternativas para restabelecer fornecimento de água nos bairros da cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_-_005_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_-_005_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA o Prefeito Municipal Municipal de Poconé, Ataíl Marques do Amaral, com cópia a Secretaria de Infraestrutura, Senhor Ney Rondon Marques, no sentido de proceder à recuperação via operação tapas buracos em todas as ruas do Distrito de Cangas, município de Poconé – MT.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/indicacao_-_006_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/indicacao_-_006_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA o Prefeito Municipal de Poconé, Ataíl Marques do Amaral, com cópia a Secretaria Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de realizar manutenção em duas pontes localizadas na estrada que demanda ao Programa de Assentamento Santo Onofre, município de Poconé- MT.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/indicacao_no_026_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/indicacao_no_026_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a Gerente do Comitê de Enfrentamento ao Covid-19, no sentido de buscar entendimentos e tomadas de providencias para a continuidade de ações em comunidades rurais como a realizada na Comunidade Água Vermelha que alcançou resultado positivo, que a Secretaria estenda nas demais comunidades rurais com realização de testes rápidos, orientações e outros procedimentos de prevenção e combate a pandemias.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_no_027_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_no_027_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de  buscar entendimentos e tomadas de providencias junto a Coordenadoria de Tomadas de Decisões contra o Covid – 19, do nosso município para que seja atendida a Lei nº 14.023 de 2020, que garante prioridade na testagem para detecção do novo coronavírus aos profissionais de saúde que se fazem essenciais ao controle da doença no âmbito federal e no nosso município e com isso peço que haja testagem em massa em todos os profissionais pelo menos de 15 em 15 dias ou conforme cronograma já elaborado pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/29_-_2020_-__centro_de_reabilitacao_e_especialidades_medicas_cem_1.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/29_-_2020_-__centro_de_reabilitacao_e_especialidades_medicas_cem_1.pdf</t>
   </si>
   <si>
     <t>Que o governo municipal realize em caráter de curto prazo a reforma total do prédio do CEM (Centro de Reabilitação e Especialidades Médicas)</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/30_-_2020_-__psf_santa_tereza_1.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/30_-_2020_-__psf_santa_tereza_1.pdf</t>
   </si>
   <si>
     <t>Que o governo municipal realize em caráter de MÉDIO prazo manutenção da UBS (Unidade Básica de Saúde) PSF Santa Tereza, com aquisição de equipamentos solicitados pela administração da referida unidade.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/31_-_2020_-__psf_choab_nova.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/31_-_2020_-__psf_choab_nova.pdf</t>
   </si>
   <si>
     <t>Que o governo municipal realize em caráter de MÉDIO prazo manutenção da UBS (Unidade Básica de Saúde) PSF COHAB Nova, com implantação do portão de entrada, adequação da fachada e restauração no sistema interno de água/esgoto; entre outras necessidades da unidade.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1048/32_-_2020_-_residencial_guatos_-__reuniao_comissao_de_obras.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1048/32_-_2020_-_residencial_guatos_-__reuniao_comissao_de_obras.pdf</t>
   </si>
   <si>
     <t>Que realizem uma reunião com a máxima urgência para deliberarem sobre as obras do residencial Guatós I e II e que a respectiva secretaria possa munir de maiores informações os parlamentares sobre a entrega das moradias.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1049/33_-_2020_-_disponibilidade_de_carro_pipa.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1049/33_-_2020_-_disponibilidade_de_carro_pipa.pdf</t>
   </si>
   <si>
     <t>Que deixe a disposição da população, pela Secretaria de infraestrutura, um carro pipa para molhar as ruas de chão durante o período de seca._x000D_
 Bem como passe a aguar as praças e espaços verdes que estão sofrendo com o período de estiagem.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1050/38_-_2020_-_pocos_artesianos_1.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1050/38_-_2020_-_pocos_artesianos_1.pdf</t>
   </si>
   <si>
     <t>Para Viabilizar em caráter de urgência recursos para construção de poços artesianos em comunidades rurais, bem como ribeirinhas, que estão passando por situação de calamidade pública devido a seca, havendo morte de animais, plantações, não tendo água ao menos para consumo humano, devido ao estado de seca histórica e a estiagem sem precedentes.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_no_022-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_no_022-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providências acerca dos constantes episódios de falta de água ocorridos no Distrito de Nossa Senhora Aparecida do Chumbo, assim como solicitando providências no sentido de solucionar os problemas que estão dando causa a estas frequentes interrupções no abastecimento de água no Distrito, principalmente neste período de estiagem que vivenciamos.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_no_023-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_no_023-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para realizar limpeza e retiradas de entulhos das margens das vias públicas do Distrito de Nossa Senhora Aparecida do Chumbo, município de Poconé-MT.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_no_028_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_no_028_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar serviços de patrolamento, colocação de cascalhos nas ruas não pavimentadas do Bairro Jurumirim, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_no_029_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_no_029_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICAM as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de arrumar a cabeceira da ponte de pequeno porte que atende a comunidade a Comunidade Espinhal, cidade de Poconé-MT, a fim de facilitar trafegabilidade com segurança evitando danos nos veículos que trafegam pelas estradas.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_no_030_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_no_030_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de buscar entendimentos e tomadas de providências visando a celebração de convenio com médicos especialistas nas áreas: oftalmologista e ortopedista, para que atenda demanda cirúrgica no município de Poconé, Hospital Geral de Poconé.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_no_031_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_no_031_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Secretária de Assistência Social Emprego e Renda Joelma Gomes da Silva, e a Senhora Solange Gonçalina Martins, Coordenadora do Centro de Convivência dos Idosos, no sentido de buscar entendimentos e tomadas de providências para aquisição de um ar-condicionado 12.000 BTUs, e 6 ventiladores de parede pois se faz necessário visando desta forma este pedido tem, como objetivo reduzir o risco a saúde dos idosos hipertensos relacionados aos seus determinantes, pois nesse recinto que eles fazem seu lazer tem participação a cultura e condicionantes modo de viver. Sabemos que no momento não se há atividade e quando voltar já se encontrará os eletrodomésticos instalados.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_no_032_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_no_032_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos junto ao Governo Estadual,  Senadores e Deputados Federais e Estaduais, Funasa, visando a destinação de recursos para construção de poços artesianos nas Comunidades Rurais Salobinha, Água Vermelha, Campina de Pedra, Bitencour e Campo de Futebol do Bairro João Godofredo, mini estádio Luiz Vicente de Arruda Falcão – Campo da Brita, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_no_024-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_no_024-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, tomem as providências necessárias para regularizar sistema de iluminação pública na Rua Joaquim Murtinho, nos pontos entre a esquina da Rua Hugo Nunes Rondon, Mercado Doce Lar, até a Rua Justino Gonçalves da Guia, bairro Cidade Rosa, Poconé-MT.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_no_025-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_no_025-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Deputado Estadual, Dilmar Dal Bosco, tomem as providências necessárias para angariar recursos junto ao Governo do Estado ou via emenda parlamentar destinados para construção de Academia ao Ar Livre, num ponto estratégico do bairro Bom Pastor, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_no_033_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_no_033_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Mauro Mendes, Governador do Estado de Mato Grosso, Jair Messias Bolsonaro Presidente da Republica e ao Ministério Público Municipal, Estadual e Federal, que tomem as providencias necessárias sobre os incêndios que assolam o Pantanal há mais de dois meses. Pois são os maiores da história.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_no_046-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_no_046-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, Senadores Jayme Campos, Wellington Fagundes, Carlos Favaro, Deputados Federais Carlos Bezerra, Neri Geller, Deputados Estaduais Max Russi, Janaina Riva, Dr. João José, Paulo Araújo, Wilson Santos, no sentido de buscar entendimentos e tomadas de providências para assegurar recursos financeiros no Orçamento Geral da União, do Governo do Estado, para o exercício de 2021, destinados para estudo, elaboração de projeto, construção de pontes entre os pontos denominados “Cuiabazinho” e “Cuiabá Velho”, instalação de manilhas, encascalhamento, dentre outros, necessários para reestruturar a Estrada Vicinal Ribeirinha “Armando Gomes Ferreira Mendes”, com extensão de 75 quilômetros, localizada a margem do Rio Cuiabá.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_no_041-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_no_041-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, realizar estudo e providência no sentido de implantar redutor de velocidade, tipo lombada (quebra mola), na Rua Pinheiro Machado, em frente à antiga Escola Mirtes Leite, bairro Bom Pastor, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_042-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_042-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, realizar estudo e providência no sentido de implantar redutor de velocidade, tipo lombada (quebra mola), na Rua Bolívia, próximo ao bar do Senhor Manezinho, bairro Vila Aurora, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/indicacao_no_043-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/indicacao_no_043-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica a Unidade da Empresa Energisa, município de Poconé – MT, buscar entendimentos e tomadas de providencias para instalações de tendas em frente à estrutura física da Unidade, para proteger a sua clientela no tempo chuvoso e também do sol, enquanto aguardam o atendimento.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/indicacao_no_044-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/indicacao_no_044-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar reparos que se fazem necessários na ponte, localizada na estrada que demanda a Comunidade Rural Bandeira, município de Poconé-MT.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/indicacao_no_045-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/indicacao_no_045-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar a recuperação das grades coletoras de águas fluviais, localizadas as margens da Rua Beri Poconé, próximo ao Escritório do Pantanal Caiaman Parque, (Criame de Jacaré), cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/indicacao_no_026-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/indicacao_no_026-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor José Joadir do Amaral Júnior, Secretário Municipal de Desenvolvimento Urbano, buscar entendimentos e tomadas de providências necessárias para a realização do serviço de manutenção da torre da repetidora do sinal de TV no município de Poconé – MT.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_no_027-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_no_027-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos junto a Deputados Estaduais e Federais, Senadores, com objetivo de assegurar recursos financeiros no orçamento geral da união e do Governo do Estado, destinados para serviços de asfalto, meio fio e sarjeta na Travessa Nossa Senhora do Livramento, localizado no bairro Boa Nova, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/indicacao_no_034_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/indicacao_no_034_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA, as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos junto a Deputados Estaduais e Federais, Senadores, com objetivo de assegurar recursos financeiros no orçamento geral da união e do Governo do Estado, destinados para serviços de asfalto, meio fio e sarjeta na Rua João Felix da Silva, “ João Tora”, localizado no bairro Cruz Preta, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/39_-_2020_-_recursos_do_fundo_social_para_o_pec.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/39_-_2020_-_recursos_do_fundo_social_para_o_pec.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO CELEBRAÇÃO DE CONVÊNIO ENTRE PREFEITURA MUNICIPAL DE POCONÉ E O PEC - POCONÉ ESPORTE CLUBE - E SUA ENTIDADE SOCIAL, ESPORTIVA E CULTURAL</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/40_-_2020_-_energisa_-_energia_porto_jofre.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/40_-_2020_-_energisa_-_energia_porto_jofre.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO MAIS QUALIDADE NO SERVIÇO DE ENERGIA ELÉTRICA NA REGIÃO DE PORTO JOFRE EM POCONÉ PARA ATENDER A DEMANDA DA POPULAÇÃO E REDE HOTELEIRA</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/41_-_2020_-_titulo_de_utilidade_publica_ao_pec_-_faissal_mato_grosso.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/41_-_2020_-_titulo_de_utilidade_publica_ao_pec_-_faissal_mato_grosso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO PROJETO DE LEI ESTADUAL OFERECENDO TÍTULO DE UTILIDADE PÚBLICA</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/42_-_2020_-_retomadas_dos_projetos_de_lei_arquivados.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/42_-_2020_-_retomadas_dos_projetos_de_lei_arquivados.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO RETOMADA DAS TRAMITAÇÕES DE PROJETOS DE LEIS AOS QUAIS JÁ FORAM RATIFICADOS ATENDENDO ORIENTAÇÃO DA PROCURADORIA JURÍDICA</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_-_007_vereador_ze_correa_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_-_007_vereador_ze_correa_-_2019.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICA o Prefeito Municipal de Poconé, Ataíl Marques do Amaral, com cópia a Secretaria Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de efetuar serviços de patrolamento e colocação de cascalhos na estrada que demanda a Comunidade Rural Morrinho, município de Poconé-MT.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_no_028-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_no_028-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providências para construir redutor de velocidade “lombada física”, em pontos estratégicos das Ruas: Bom Pastor e João de Barros, localizadas na Vila Operária, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_no_047-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_no_047-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA a Sua Excelência o Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de buscar entendimentos junto ao Governo Estadual, Senadores, Deputados Federais, Estaduais, no sentido de unirem esforços para destinar recursos financeiros para Prefeitura Municipal de Poconé, para construção de uma sala adequada para armazenar, materiais, bombas, equipamentos e inseticida, na sede própria, de funcionamento dos serviços realizados pelos Agentes de Endemias na cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1104/indicacao_no_048-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1104/indicacao_no_048-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senhora Danielle Assis, Secretária Municipal de Meio Ambiente, a Empresa Águas de Poconé, no sentido de buscar entendimentos e tomadas de providências visando estudo, elaboração de projetos</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1105/indicacao_no_049-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1105/indicacao_no_049-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ornella Rosário Moraes Falcão, Secretária Municipal de Educação, no sentido de buscar entendimentos e tomadas de providências visando à celebração de parceria com objetivo de ceder a estrutura física da Escola Municipal Antônio Bruno de Almeida localizada na Comunidade Bandeira, desativada, para a Cooperativa das Mulheres Extrativistas Brilho da Selva – CNPJ: 29.513.798/0001-40 para ser utilizada no beneficiamento de castanhas de cumbaru.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1106/indicacao_no_050-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1106/indicacao_no_050-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de viabilizar recuperação com urgência a ponte danificada localizada na estrada que dá acesso as comunidades rurais São Benedito, Baia do Campo, Agroana, Favo de Mel que recentemente houve desabamento de um caminhão de carga danificando totalmente a estrutura, trazendo transtornos para moradores, pequenos produtores rurais que estão sendo obrigados a utilizar outro caminho para chegar as suas residências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1107/indicacao_no_051-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1107/indicacao_no_051-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar substituição da bomba de água e viabilizar a construção de aproximadamente 4.000 metros de rede de distribuição de água no programa de assentamento Agroana Girau – Núcleo São João, município de Poconé-MT.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1108/indicacao_no_052-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1108/indicacao_no_052-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, Indica a Empresa Águas de Poconé, município de Poconé – MT, buscar entendimentos e tomadas de providencias para instalações de tendas e colocação de cadeiras em frente à estrutura física da Empresa, para proteger a sua clientela no tempo chuvoso e também do sol, enquanto aguardam o atendimento.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1109/indicacao_no_053-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1109/indicacao_no_053-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, SESC Pantanal, Colônia de Pescadores e empresário local, a urgente necessidade de construir uma rampa concretada no Porto dos Pescadores, localizada as margens do Rio Cuiabá, para atender as necessidades dos Ribeirinhos, Pescadores no embarque e desembarque das embarcações, município de Poconé-MT.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_054-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_054-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, Senadores Jaime Campos, Carlos Favaro Wellington Fagundes, Deputados Federais, Carlos Bezerra, Neri Geller, Deputados Estaduais Janaína Riva, Doutor João, Romualdo Júnior, no sentido de buscar entendimentos e tomadas de providencias para assegurar recursos financeiros junto ao Governo Federal, Estadual destinados para aquisição de uma Unidade Móvel Odontológica para o município de Poconé – MT.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1113/indicacao_no_046-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1113/indicacao_no_046-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de viabilizar serviços de tapa buracos em toda extensão da Rua Vagner Vaz, localizada no bairro Santa Tereza, nesta cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1115/indicacao_no_029-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1115/indicacao_no_029-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providências para construir redutor de velocidade “lombada física”, em pontos estratégicos das vias públicas Rua Samambaia e Rua Hortênsia, localizadas no Bairro João Godofredo cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1116/indicacao_no_030-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1116/indicacao_no_030-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providências para transformar o espaço existente entre as ruas Coronel João Epifânio e Hortênsia, bairro João Godofredo, cidade de Poconé – MT, propícios a recreação e lazer.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1117/indicacao_no_031-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1117/indicacao_no_031-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências Senhores Deputados Estaduais Dilmar Dal Bosco e Max Russi, no sentido de buscar entendimentos e tomadas de providências junto ao Governo do Estado, Secretária de Estado de Educação, para que seja inserido no Plano de Trabalho Anual – PTA, exercício 2021, construção de quadra esportiva na Escola Marechal Rondon, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/indicacao_no_032-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/indicacao_no_032-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos com Senadores, Deputados Federais e Estaduais, para assegurar recursos financeiros via emenda parlamentar ou através de recursos próprios, para complementação de serviços de asfalto, meio fio e sarjeta na Avenida Dom Aquino, a partir do Posto Rondônia, bairro Boa Nova, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_056-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_056-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, no sentido de buscar entendimentos e tomadas de providencias para efetuar reposição de manilhas na região da Comunidade Rural Varzearia, próximo a propriedade da Senhora Flávia, para quando chegar o período chuvoso o acesso as propriedades não sejam prejudicados.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_no_057-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_no_057-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Adílio Pereira Leite, Secretário Municipal de Desenvolvimento Agropecuário e Rural, a necessidade de buscar entendimentos com a Associação de Pequenos Produtores da Agroana, para atender os pequenos produtores da comunidade Rural Varzearia, com serviços de gradeagem, visando o fortalecimento da agricultura familiar.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_no_058-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_no_058-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral,Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, a necessidade de buscar entendimentos, estudo e tomadas de providencias visando à elaboração de projetos de leis que estabelece o Plano de Carreiras e Remuneração dos Agentes Comunitários de Saúde, (ACS) e Agente de Combate as Endemias (ACE).</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_no_059-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_no_059-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, efetuar reparos que se fazem necessários no sistema de iluminação pública da praça Professora Eucáris Bernadete Maciel, localizada no Núcleo Habitacional Cidade Pantaneira – Cohab Velha, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/43_-_2020_-_asfalto_vila_rodrigues.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/43_-_2020_-_asfalto_vila_rodrigues.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO ASFALTO NA VILA RODRIGUES – BAIRRO CRUZ PRETA</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1126/44_-_2020_-_reavaliacao_do_decreto_pandemia.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1126/44_-_2020_-_reavaliacao_do_decreto_pandemia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO ATUALIZAÇÃO DO DECRETO SOBRE A PANDEMIA COVID-19, QUE FIXA HORÁRIOS COMERCIAIS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO REUNIÃO PARA ESCLARECER OS TRAMITES DA REGULARIZAÇÃO FUNDIÁRIA</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_no_033-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_no_033-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providencias para efetuar operação tapa buraco na Avenida Pinheiro Machado, Rua da Alegria e outras vias publicas localizadas no bairro São Judas Tadeu, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_no_034-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_no_034-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos e tomadas de providencias para recuperar pontos de acesso da Avenida Senador Jonas Pinheiro “Antigas Avenida dos Trabalhadores”, a Vila Toledo, Bairro Boa Esperança e adjacências, em frente à borracharia e outro ponto em frente à Igreja Assembléia de Deus, antes que intensifica o período chuvoso.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_no_035-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_no_035-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências os Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, buscar entendimentos com Senadores, Deputados Federais e Estaduais, para assegurar recursos financeiros via emenda parlamentar ou através de recursos próprios, realizar serviços de asfalto, meio fio e sarjeta na Rua João Pinto de Moraes, “João Boleiro”, bairro Boa Nova, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_no_036-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_no_036-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica a Sua Excelência o Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, buscar entendimento e tomada de providências para a continuidade/conclusão de serviços de tapa buracos iniciados na MT 451 Adauto Leite até o Entroncamento com a BR 070 – Cuiabá/Cáceres.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_no_060-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_no_060-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvindo o Plenário, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Joelma Gomes da Silva, Secretária Municipal de Ação Social Emprego e Renda, no sentido de buscar entendimentos e tomadas de providencias para aquisição de Torno Eletrônico, com sistema de variação de velocidade acionado eletronicamente, para tornar a vida ceramista da comunidade Capão de Angico, ainda mais harmoniosa, moderna e produzir essas com mais qualidade.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1133/indicacao_no_061-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1133/indicacao_no_061-2020..pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1134/indicacao_no_062-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1134/indicacao_no_062-2020..pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, Indica as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ornella Rosário Proença Moraes Falcão, Secretaria Municipal de Educação, no sentido de buscar entendimentos e tomadas de providências necessárias para buscar recursos junto ao Governo do Estado destinados para a Prefeitura Municipal ampliar a estrutura física da Creche Municipal “Sebastiana Germana da Conceição”, localizada no Distrito de Cangas, município de Poconé-MT.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1135/indicacao_no_063-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1135/indicacao_no_063-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, com cópia ao Secretário Municipal de Infraestrutura, Senhor Ney Rondon Marques, a necessidade de viabilizar recuperação da estrada que demanda ao Assentamento Santa Tereza, com colocação de cascalhos nos pontos críticos, município de Poconé – MT.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1143/mocao_de_pesar_no_035-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1143/mocao_de_pesar_no_035-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Adolfo dos Santos, pelo o seu falecimento ocorrido no dia 06 de novembro de 2020.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1144/indicacao_no_047-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1144/indicacao_no_047-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de determinar ao setor competente da Prefeitura Municipal de Poconé, realizar estudo de viabilidade, levantar área, elaborar projeto para criar um espaço para o som automotivo na cidade de Poconé.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1145/indicacao_no_048-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1145/indicacao_no_048-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA a Sua Excelência Senhor Ataíl Marques do Amaral, Prefeito Municipal, no sentido de determinar ao setor competente da Prefeitura Municipal de Poconé, realizar estudo de viabilidade, levantar área, elaborar projeto para construção de Hipódromo  Municipal, na cidade de Poconé.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1146/indicacao_no_049-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1146/indicacao_no_049-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de verificar a possibilidade da liberação da realização de eventos de provas de laços no âmbito do município de Poconé – MT, suspenso por algum tempo para evitar aglomeração, em razão da Pandemia Coronavírus – Covid 19.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_no_050-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_no_050-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, REITEIRA, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, a necessidade de efetuar a recuperação das grades coletoras de águas fluviais e construir calçadas na margem da Rua Beri Poconé, próximo ao Escritório do Pantanal Caiaman Parque, (Criame de Jacaré), cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_035_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_035_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, INDICA as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de buscar entendimentos e tomadas de providências para que seja inserida na programação da Secretaria Municipal de Saúde, exercício de 2021, a disponibilização de enfermeiro (a) padrão nas VANs que transportam pacientes para fazer procedimentos referentes hemodiálise, quimioterapia e radioterapia, fora da sede do município de Poconé.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_036_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_036_-_2020..pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, Indica as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhor Ney Rondon Marques, Secretário Municipal de Infraestrutura, a Empresa Águas de Poconé, no sentido de buscar entendimentos e tomadas de providências para construção de um poço artesiano no Residencial GM Amaral (Morro do Gato), cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1152/47_-_2020_-_extencao_de_energia_e_de_agua_rua_generoso_ponce.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1152/47_-_2020_-_extencao_de_energia_e_de_agua_rua_generoso_ponce.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO EXTENSÃO DE REDE DE ENERGIA E REDE DE ÁGUA</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1153/indicacao_no_024-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1153/indicacao_no_024-2020.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1154/49_-_2020_-_celeridade_nos_pareceres_da_comissao.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1154/49_-_2020_-_celeridade_nos_pareceres_da_comissao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO CELERIDADE NA APRECIAÇÃO DOS PROJETOS PELA COMISSÃO DE JUSTIÇA, ECONOMIA E FINANÇAS</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1155/48_-_2020_-_sistema_de_telefonia.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1155/48_-_2020_-_sistema_de_telefonia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PLEITEANDO ESCLARECIMENTO SOBRE O SISTEMA DE TELEFONIA</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1156/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1156/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÕES</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/713/mocao_de_aplausos_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/713/mocao_de_aplausos_no_001-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a Senhora Joelma Gomes da Silva, Secretária Municipal de Ação Social Emprego e Renda, bem como, a toda sua equipe.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/714/mocao_de_aplausos_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/714/mocao_de_aplausos_no_002-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a Senhora Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, bem como, a toda sua equipe.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/715/mocao_de_aplausos_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/715/mocao_de_aplausos_no_003-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, bem como, a toda sua equipe.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/716/mocao_agradecimento_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/716/mocao_agradecimento_no_001-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Agradecimento a Sua Excelência a Senhora Deputada Estadual Janaína Riva, pela emenda que oportunizou a realização das festividades alusivas aos 239 da querida Poconé “Cidade Rosa”.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/717/mocao_de_pesar_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/717/mocao_de_pesar_no_003-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Jovem Luis Augusto da Silva Campos, pelo o seu falecimento ocorrido no dia 18 de janeiro de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/718/mocao_de_pesar_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/718/mocao_de_pesar_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares de Berenice de Amorim Cruz, pelo o seu falecimento ocorrido no dia 22 de janeiro de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Irene Alves de Oliveira e Silva, pelo o seu falecimento ocorrido no dia 04 de janeiro de 2020.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/720/mocao_de_aplauso_no_001-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/720/mocao_de_aplauso_no_001-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, aos Desportistas que fizeram a diferença no ano de 2019, no Social Esportivo do município de Poconé, tanto masculino como feminino, mesmo com todas as dificuldades às vezes até mesmo, sem incentivos do Poder Público, fizeram sua parte, dando o melhor de si para não ver esta pratica de esporte amada por muitos morrer.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/721/mocao_de_pesar_no_01_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/721/mocao_de_pesar_no_01_-_2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Aparecida Maria Batista de Paula, pelo o seu falecimento ocorrido no dia 17 de janeiro de 2020.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/742/mocao_de_aplausos_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/742/mocao_de_aplausos_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a Direção, atletas, Poconé Esporte Clube, representantes do município de Poconé, no Campeonato Mato-grossense de Futebol, e por ter conseguido a sua primeira vitoria no Campeonato, derrotando o Clube Esportivo Dom Bosco pelo Placar de 02 á 01, jogo ocorrido no dia 01 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/758/mocao_de_aplauso_001_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/758/mocao_de_aplauso_001_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao Pastor Juraci Santiago Castelo, aos Presidentes das Comissões de Comunicação, Cozinha, Infraestrutura, e seus Componentes, pelo relevante e brilhante trabalho prestado para a continuidade de uma Historia que neste ano completou-se 45 anos do Acampamento de Verão “Bento Gomes”, acampamento este que oportuniza os membros e convidados da Igreja Adventista do Sétimo Dia, a se retirar para uma elevação espiritual durante o período de Carnaval e também reunir, brincar, alegrar e divertir-se juntos amigos de décadas e irmão em Cristo Jesus.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/759/mocao_de_pesar_no_006-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/759/mocao_de_pesar_no_006-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Maria do Carmo Souza, pelo o seu falecimento ocorrido no dia 24 de fevereiro de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/764/mocao_de_mocao_de_pesar_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/764/mocao_de_mocao_de_pesar_no_001-2020.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/766/mocao_de_pesar_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/766/mocao_de_pesar_no_001-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_pesar_no_04-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_pesar_no_04-2020.pdf</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/773/mocao_de_pesar_no_02_-_2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/773/mocao_de_pesar_no_02_-_2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Benedito Nunes de Almeida, pelo o seu falecimento ocorrido no dia 26 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/775/mocao_de_pesar_no_007-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/775/mocao_de_pesar_no_007-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Benedito Alfredo da Silva, pelo o seu falecimento ocorrido no dia 26 de fevereiro de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/778/mocao_de_pesar_no_008-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/778/mocao_de_pesar_no_008-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Sonja Terezinha Ribeiro da Silva, pelo o seu falecimento ocorrido no dia 06 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/779/mocao_de_pesar_no_009-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/779/mocao_de_pesar_no_009-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Pedro Toshio Itto, pelo o seu falecimento ocorrido no dia 08 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/794/mocao_de_pesar_no_010_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/794/mocao_de_pesar_no_010_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares de Camila Aparecida Costa e Silva, pelo o seu falecimento ocorrido no dia 13 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/795/mocao_de_pesar_no_011_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/795/mocao_de_pesar_no_011_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Mariana Augustinha Delmão Fontes, pelo o seu falecimento ocorrido no dia 16 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/796/mocao_de_pesar_no_012_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/796/mocao_de_pesar_no_012_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Valdir Ferreira da Silva, pelo o seu falecimento ocorrido no dia 16 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/797/mocao_de_mocao_de_pesar_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/797/mocao_de_mocao_de_pesar_no_002-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor José Ledovino de Campos, pelo o seu falecimento ocorrido no dia 14 de março de 2020.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/806/mocao_de_pesar_no_013_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/806/mocao_de_pesar_no_013_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Barnabé Domingos de Souza, pelo o seu falecimento ocorrido no dia 17 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/807/mocao_de_pesar_no_014_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/807/mocao_de_pesar_no_014_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Silvio Alves da Silva, pelo o seu falecimento ocorrido no dia 26 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/808/mocao_de_pesar_no_015_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/808/mocao_de_pesar_no_015_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Altair Paes de Albuquerque Nunes, pelo o seu falecimento ocorrido no dia 29 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/809/mocao_de_pesar_no_016_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/809/mocao_de_pesar_no_016_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Leide Laura da Silva, pelo o seu falecimento ocorrido no dia 31 de março de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/810/mocao_de_pesar_no_017_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/810/mocao_de_pesar_no_017_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares de Antônio Alves da Silva, pelo o seu falecimento ocorrido no dia 05 de abril de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/828/mocao_de_pesar_no_05-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/828/mocao_de_pesar_no_05-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Jovem Pablo Jefferson da Silva Ramos, pelo o seu falecimento ocorrido no dia 19 de março de 2020.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/829/mocao_de_pesar_no_06-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/829/mocao_de_pesar_no_06-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Firmo Lourenço da Cunha, pelo o seu falecimento ocorrido no dia 25 de março de 2020.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/830/mocao_de_pesar_no_07-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/830/mocao_de_pesar_no_07-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor João Marques Pinto, pelo o seu falecimento ocorrido no dia 27 de março de 2020.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/831/mocao_de_pesar_no_08-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/831/mocao_de_pesar_no_08-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor João da Silva, pelo o seu falecimento ocorrido no dia 03 de abril de 2020.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/833/mocao_de_pesar_no_09-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/833/mocao_de_pesar_no_09-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Graziele Quele Ferreira Gomes, pelo o seu falecimento ocorrido no dia 01 de maio de 2020.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/834/mocao_de_pesar_no_10_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/834/mocao_de_pesar_no_10_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Docarmo Estani de Abreu (Carmão do Carmo Benzedor), pelo o seu falecimento ocorrido no dia 04 de maio de 2020.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/854/mocao_de_pesar_no_020_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/854/mocao_de_pesar_no_020_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares de José Augusto Almeida, pelo o seu falecimento ocorrido no dia 15 de maio de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/855/mocao_de_pesar_no_011_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/855/mocao_de_pesar_no_011_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Daniel Pereira Figueiredo, pelo o seu falecimento ocorrido no dia 20 de maio de 2020.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/858/mocao_de_aplauso_002_-_vereador__marcio_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/858/mocao_de_aplauso_002_-_vereador__marcio_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos a todos os Pedagogos do município de Poconé pelo Dia do Pedagogo comemorado no dia 20 de maio, extensiva a as escolas estaduais, municipais e creches municipal.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/865/mocao_de_pesar_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/865/mocao_de_pesar_no_002-2020.pdf</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_de_pesar_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_de_pesar_no_003-2020.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/876/mocao_de_pesar_no_12-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/876/mocao_de_pesar_no_12-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares de Fernando Marques da Silva, pelo o seu falecimento ocorrido no dia 31 de maio de 2020.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_de_pesar_no_013_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_de_pesar_no_013_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares de Nair Maria de Arruda e Silva, pelo o seu falecimento ocorrido no dia 05 de junho de 2020.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/878/mocao_de_pesar_no_014_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/878/mocao_de_pesar_no_014_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor João Benedito dos Santos, pelo o seu falecimento ocorrido no dia 08 de junho de 2020.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_de_aplauso_003_-_vereador__marcio_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_de_aplauso_003_-_vereador__marcio_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos a Jonathan Benedito Ferreira Gomes, Técnico Administrativo Comercial no Hospital Municipal de Cuiabá (HMC), em reconhecimento pela atuação brilhante com que exerce seu trabalho, através de um exemplo em profissionalismo, dedicação, humanidade, sempre atendendo a todos com respeito e cordialidade.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_de_pesar_-_001_-_vereador__walney_rosa_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_de_pesar_-_001_-_vereador__walney_rosa_-_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Arestina Marques da Silva, pelo o seu falecimento ocorrido no dia 05 de junho de 2020.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/943/mocao_de_pesar_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/943/mocao_de_pesar_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Manoel Sebastião Costa Marques, popular Batiquinha, pelo o seu falecimento ocorrido no dia 20 de junho de 2020, na cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/947/mocao_de_pesar_no_015-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/947/mocao_de_pesar_no_015-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Eloide Duarte e Silva, pelo o seu falecimento ocorrido no dia 21 de junho de 2020.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_de_mocao_de_pesar_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_de_mocao_de_pesar_no_003-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Luiz Augusto Moreira do Amaral, pelo o seu falecimento ocorrido no dia 01 de maio de 2020.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/960/mocao_de_mocao_de_pesar_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/960/mocao_de_mocao_de_pesar_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Julita Maria Aidamus, pelo o seu falecimento ocorrido no dia 29 de junho de 2020.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/961/mocao_de_mocao_de_pesar_no_005-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/961/mocao_de_mocao_de_pesar_no_005-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Pastor Senhor Sebastião Rodrigues de Souza, pelo o seu falecimento ocorrido no dia 08 de julho de 2020.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/962/mocao_de_mocao_de_pesar_no_006-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/962/mocao_de_mocao_de_pesar_no_006-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos Membros da Igreja Evangélica Assembléia de Deus, Ministério de Belém de Poconé, pelo falecimento do Pastor Senhor Sebastião Rodrigues de Souza, no dia 08 de julho de 2020.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/963/mocao_de_aplauso_no_002-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/963/mocao_de_aplauso_no_002-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao novo Presidente Ueslen Rodrigues da Silva estendidos a toda diretoria do Rotary Club de Poconé, Portal do Pantanal Distrito 4440.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_no_023-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_no_023-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, nos termos do Regimento Interno desta Casa, ouvido o Plenário, INDICAM, as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ney Rondon Marques, Secretário Municipal de Infraestrutura, Daniella Assis Carvalho, Secretária Municipal de Meio Ambiente, no sentido de buscar entendimentos tomas de providências para buscar parceria junto a Secretaria de Estado de Infraestrutura e Logística, SESC Pantanal, ONGs, proprietários de Pousadas, Fazendas para realização de serviço de construção de pontes ou instalações de manilhas de grande porte na Estrada Ribeirinha entre os pontos denominados “Cuiabazinho” e “Cuiabá Velho”, município de Poconé-MT.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_pesar_no_005-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_pesar_no_005-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Orises da Silva Campos pelo o seu falecimento ocorrido no dia 03 de julho de 2020, na cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/977/mocao_de_pesar_no_021_-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/977/mocao_de_pesar_no_021_-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Maria José Queiroz, pelo o seu falecimento ocorrido no dia 11 de julho de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/978/mocao_de_pesar_no_022-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/978/mocao_de_pesar_no_022-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Ercio Evangelista da Silva, pelo o seu falecimento ocorrido no dia 24 de julho de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/979/mocao_de_pesar_no_023-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/979/mocao_de_pesar_no_023-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Manoel Bernardo Maciel, pelo o seu falecimento ocorrido no dia 25 de julho de 2020, cidade de Nossa Senhora do Livramento - MT.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/980/mocao_de_pesar_no_024-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/980/mocao_de_pesar_no_024-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Jovem Rafael da Silva Santos, pelo o seu falecimento ocorrido no dia 27 de julho de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/981/mocao_de_mocao_de_pesar_no_007-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/981/mocao_de_mocao_de_pesar_no_007-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Jovem Jordanya Klezya, pelo o seu falecimento ocorrido no dia 24 de julho de 2020.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/982/mocao_de_aplauso_no_003-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/982/mocao_de_aplauso_no_003-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao Senhor Benedito Mendes da Silva, novo Presidente do PA Santo Onofre, extensiva a toda diretoria, desejando êxito e uma profunda gestão em prol dos associados.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_no_027-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_no_027-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Flávio José Evangelista, pelo o seu falecimento ocorrido no dia 13 de agosto de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_no_025-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_no_025-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Maria Rita de Oliveira, pelo o seu falecimento ocorrido no dia 04 de agosto de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/998/mocao_de_pesar_no_026-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/998/mocao_de_pesar_no_026-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Clarice Galdina Ferraz da Silva, pelo o seu falecimento ocorrido no dia 08 de agosto de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_agradecimento_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_agradecimento_no_002-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Agradecimento as Suas Excelências os Senhores Mauro Mendes, Governador do Estado, Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, pelo atendimento da indicação nº 003/2020, solicitando a realização de serviços de tapa buracos, podas de arvores, limpezas de margens na rodovia MT 060, trecho: Entroncamento BR 070 – Nossa Senhora do Livramento a Poconé – MT.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Agradecimento pelos gestos solidários de Mineradoras que doaram EPIs aos profissionais da área da saúde do município de Poconé-MT, decorrente da calamidade pública provocada pelo coronavírus – COVID-19.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_agradecimento_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_agradecimento_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Agradecimentos a Deputada Estadual Janaina Riva, pela grande atenção dispensada ao município de Poconé, onde tem disponibilizado recursos através de Emendas Parlamentares, demonstrando carinho, respeito pela nossa cidade. A mais recente Emenda no valor de R$ 150.000,00 foi destinada unicamente para o setor de saúde do município, trazendo, assim, benefícios imensuráveis a nossa comunidade, além de mais conforto e mais agilidade no atendimento.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_agradecimento_no_005-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_agradecimento_no_005-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Agradecimentos a Tabeliã e Oficial, Katiuscia Sumaya Correa Miranda, pela grande atenção dispensada aos munícipes de Poconé e clientes desta Comarca, através do Cartório onde tem disponibilizado tendas, assentos para o aguardo do atendimento reduzido como medida protetiva e cautelosa contra o Covid-19, mesmo assim pensando nos clientes para se abrigarem do sol e de possíveis chuvas, foram ofertados esses meios. Trazendo, assim, benefícios imensuráveis a nossa comunidade, além de mais conforto e mais agilidade no atendimento.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_aplauso_no_004-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_aplauso_no_004-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a todos que se uniram ADEPAN, Fazendeiros, Pousadas, Hotéis, Funcionários, Ribeirinhos, Homem Pantaneiro, Governo do Estado, Forças Armadas, SESC Pantanal, para desenvolver ações no combate às queimadas no Pantanal.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_aplauso_no_005-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_aplauso_no_005-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao Ministro do Meio Ambiente Ricardo de Aquino Salles por estar buscando alternativa de amenizar os incêndios no Pantanal Mato-Grossense, principalmente no município de Poconé-MT através das forças armadas.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_aplauso_no_006-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_aplauso_no_006-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao Presidente Jair Messias Bolsonaro por ter disponibilizado para o município de Poconé-MT o montante de quase R$ 10.000.000.000,00 (Dez Milhões) através do Programa Federativo ao novo Coronavírus (COVID- 19) e a criação do auxílio emergencial beneficiando a população carente.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1013/mocao_de_pesar_no_016-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1013/mocao_de_pesar_no_016-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Jovem Rosiely Gonçalves Neto, pelo o seu falecimento ocorrido no dia 28 de junho de 2020.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1014/mocao_de_pesar_no_017-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1014/mocao_de_pesar_no_017-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Acy Nunes de Siqueira, pelo o seu falecimento ocorrido no dia 27 de junho de 2020.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1015/mocao_de_pesar_no_018-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1015/mocao_de_pesar_no_018-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Native Correia Marques, pelo o seu falecimento ocorrido no dia 24 de julho de 2020.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1016/mocao_de_pesar_no_019-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1016/mocao_de_pesar_no_019-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Sebastião José Fonseca de Moraes, pelo o seu falecimento ocorrido no dia 17 de agosto de 2020.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1017/mocao_de_aplauso_004_-_vereador__marcio_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1017/mocao_de_aplauso_004_-_vereador__marcio_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos a POLLYANNA RAMOS ZARBIM, profissional enfermeira da equipe MEDTRUMA E CURAT da Santa Casa e do Hospital Metropolitano de Cuiabá – MT, em reconhecimento pela atuação brilhante com que exerce seu trabalho e pela dedicação à saúde pública.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1019/mocao_de_congratulacao_-_001_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1019/mocao_de_congratulacao_-_001_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Congratulação a Igreja Internacional da Graça de Deus, extensiva ao Pastor Edilson José da Silva, aos fieis, situada na cidade de Poconé – MT, a 25 anos desenvolvendo projetos, ações junto à comunidade, visando o bem estar social e espiritual, atuando de forma valorosa em várias frentes sociais em prol dos menos favorecidos cuja missão é levar as famílias a Cristo e torná-las participantes do Reino de Deus, ajudando-as em direção á maturidade cristã e capacitá-las para o seu ministério na terra, e glorificar o nosso senhor criador, Deus.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1020/mocao_de_congratulacao_-_002_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1020/mocao_de_congratulacao_-_002_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Congratulação e Agradecimento ao senhor JOCINEY MARCELINO DA SILVA, Técnico Em Agropecuária, CREA-MT n.º 10.531 – TD, pelos relevantes serviços prestados na elaboração/execução do projeto, com o Código de Proposta n.º MT/2020/02/0040 junto a CONAB que beneficiara a Associação de Produtores Rurais de Comunidade de Nossa Senhora de Lurdes, com sede na Comunidade Zé Alves, Zona Rural, município de Poconé-MT, com o montante de R$ 191.789,00 (cento e noventa e um mil, setecentos e oitenta e nove reais) objetivando o fortalecimento da agricultura familiar, agroextrativista de suma importância para melhorar as condições de vida de seus associados.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_congratulacao_-_001_-_vereador__marcio_-_2019_-_copia_-_copia.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_congratulacao_-_001_-_vereador__marcio_-_2019_-_copia_-_copia.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Congratulação a Neurilan Fraga, pelos relevantes serviços prestados ao Estado de Mato Grosso como Presidente da Associação Mato grossense dos Municípios.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/mocao_de_aplauso_no_007-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/mocao_de_aplauso_no_007-2020..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, pelas bodas de prata da igreja internacional da graça de Deus de Poconé, extensiva o Missionário RR Soares o nosso pastor presidente, nosso Líder Estadual é o pastor Carlos Soares, nosso Líder Regional é o pastor Haryston Oliveira e o pastor local pastor Edilson José da Silva Souza, estendida a todos os líderes e membros da IIGD (Igreja Internacional da Graça de Deus). A igreja foi inaugurada em Poconé, dia 29/09/1995.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/mocao_de_pesar_no_030-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/mocao_de_pesar_no_030-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Joalene Gomes da Silva, pelo o seu falecimento ocorrido no dia 02 de setembro de 2020.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/mocao_de_pesar_no_031-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/mocao_de_pesar_no_031-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Josiana Loedil de Souza Santos, pelo o seu falecimento ocorrido no dia 08 de setembro de 2020.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/mocao_de_pesar_no_032-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/mocao_de_pesar_no_032-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Ozelma Eloisa de Abreu, pelo o seu falecimento ocorrido no dia 11 de setembro de 2020.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/mocao_de_pesar_no_033-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/mocao_de_pesar_no_033-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Olmair Carvalho Furtado, pelo o seu falecimento ocorrido no dia 12 de setembro de 2020.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/mocao_de_aplauso_002_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/mocao_de_aplauso_002_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao Medico Thales Santana Damante, pelo relevante trabalho cirúrgico e clinico prestado aos munícipes da cidade de Poconé – MT, pois além de nossos munícipes somos portas abertas aos munícipes da baixada Cuiabana no procedimento cirúrgico.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1065/mocao_de_aplauso_003_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1065/mocao_de_aplauso_003_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, ao Senhor Danton Caporossi, Presidente do Hospital Geral de Poconé e ao RT Jeferson Carvalho, pelas vidas salvas dos contaminados pelo novo Coronavírus, a toda equipe de médicos, enfermeiros, técnicos auxiliares de limpeza e cozinheiras, pelo relevante trabalho que vem prestando a frente do Hospital Geral, a todos os munícipes da cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/mocao_de_aplauso_004_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/mocao_de_aplauso_004_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a toda equipe do Pronto Atendimento Médico – PAM, pelo brilhante trabalho e parceria mesmo tendo em sua equipe pessoas contaminadas nunca deixaram a desejar em nome do Diretor Clinico Médico Antenor Malheiro Neto, parabenizo a todos.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/mocao_de_aplauso_005_-_vereadora_neya_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/mocao_de_aplauso_005_-_vereadora_neya_-_2019.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, aos servidores dos PSFs, ACE e ACS, pelo relevante trabalho realizado contra o Covid 19 e também continuidade nos trabalhos de rotina, em nome da Secretaria de Saúde, Ilma Regina Figueiredo Arruda, parabenizo a todos os servidores acima citado.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/mocao_04-2020_-_igreja_batista_1.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/mocao_04-2020_-_igreja_batista_1.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimos representantes do povo poconeano apresenta Moção de Aplauso aos:_x000D_
 _x000D_
 _x000D_
 Aos Fiéis da Igreja Batista Poconé, do Mato Grosso, por auxiliarem as equipes de combate as queimadas no Pantanal.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/mocao_de_pesar_no_022-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/mocao_de_pesar_no_022-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Flavio da Conceição, pelo o seu falecimento ocorrido no dia 18 de setembro de 2020.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/mocao_de_pesar_no_034-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/mocao_de_pesar_no_034-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Professor Wilson Atayde Alves Duarte, pelo o seu falecimento ocorrido no dia 16 de setembro de 2020.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/mocao_de_pesar_no_023-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/mocao_de_pesar_no_023-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Benedita Albertina da Silva Santos, pelo o seu falecimento ocorrido no dia 22 de setembro de 2020.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/mocao_de_pesar_no_024-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/mocao_de_pesar_no_024-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Maria Campos Lemes Oliveira, pelo o seu falecimento ocorrido no dia 25 de setembro de 2020.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/mocao_de_pesar_no_007-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/mocao_de_pesar_no_007-2020.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_de_pesar_no_008-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_de_pesar_no_008-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Marcos Rogério de Souza, pelo o seu falecimento ocorrido no dia 20 de setembro de 2020, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1101/mocao_de_pesar_no_025-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1101/mocao_de_pesar_no_025-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Maria Osvaldina, pelo o seu falecimento ocorrido no dia 10 de outubro de 2020.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1102/mocao_de_pesar_no_026-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1102/mocao_de_pesar_no_026-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor José Queiroz, pelo o seu falecimento ocorrido no dia 12 de outubro de 2020.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1111/mocao_de_pesar_no_035-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1111/mocao_de_pesar_no_035-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Batilde Rosa da Silva Filho, pelo o seu falecimento ocorrido no dia 29 de setembro de 2020.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1112/mocao_de_pesar_no_036-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1112/mocao_de_pesar_no_036-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Sebastião Pereira dos Santos, pelo o seu falecimento ocorrido no dia 30 de setembro de 2020.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1114/mocao_de_aplauso_-_004_-_vereador_juarez_arruda-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1114/mocao_de_aplauso_-_004_-_vereador_juarez_arruda-_2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta Moção de Aplausos, a equipe de profissionais, servidores do CAPS do município de Poconé, em reconhecimento pela excelência nos trabalhos prestados a população poconeana, trabalho incansável na orientação no combate a DEPRESSÃO, doença silenciosa e muito perigosa que atinge pessoas em nossa cidade.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/mocao_de_pesar_no_027-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/mocao_de_pesar_no_027-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Maurílio Mendes de Oliveira, pelo o seu falecimento ocorrido no dia 20 de outubro de 2020.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/mocao_de_pesar_no_037-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/mocao_de_pesar_no_037-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Jovem Dryan Olímpio, pelo o seu falecimento ocorrido no dia 16 de outubro de 2020.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1136/mocao_de_pesar_no_028-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1136/mocao_de_pesar_no_028-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Emanuel Rodrigues do Prado, pelo o seu falecimento ocorrido no dia 26 de outubro de 2020.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1137/mocao_de_pesar_no_029-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1137/mocao_de_pesar_no_029-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Leiza Aparecida de Souza, pelo o seu falecimento ocorrido no dia 26 de outubro de 2020.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1138/mocao_de_pesar_no_030-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1138/mocao_de_pesar_no_030-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Jovem Alan de Arruda, pelo o seu falecimento ocorrido no dia 27 de outubro de 2020.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1139/mocao_de_pesar_no_031-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1139/mocao_de_pesar_no_031-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Silo Soares da Silva, pelo o seu falecimento ocorrido no dia 28 de outubro de 2020.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1140/mocao_de_pesar_no_032-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1140/mocao_de_pesar_no_032-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Francisco Paulo da Silva, pelo o seu falecimento ocorrido no dia 28 de outubro de 2020.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1141/mocao_de_pesar_no_033-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1141/mocao_de_pesar_no_033-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor João Miliciano Pereira Silva, pelo o seu falecimento ocorrido no dia 31 de outubro de 2020.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1142/mocao_de_pesar_no_034-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1142/mocao_de_pesar_no_034-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares do Senhor Renildo Sampaio da Silva, pelo o seu falecimento ocorrido no dia 22 de setembro de 2020.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1151/mocao_de_mocao_de_pesar_no_008-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1151/mocao_de_mocao_de_pesar_no_008-2020.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Poconé, Estado de Mato Grosso, através dos Vereadores que a compõem legítimo representante do povo poconeano apresenta condolências aos familiares da Senhora Luzia Neres do Carmo, pelo o seu falecimento ocorrido no dia 31 de outubro de 2020.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETOS DE DECRETOS LEGISLATIVOS</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/972/001-2020_-_projeto_dec._leg-_ball.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/972/001-2020_-_projeto_dec._leg-_ball.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO POCONEANO A DEOCLÉCIO CARNEIRO DE FREITAS”.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1003/proj._dec._leg_-_001_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1003/proj._dec._leg_-_001_-_2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO POCONEANO A  JAIR MESSIAS BOLSONARO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_decreto_legislativo_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_decreto_legislativo_no_003-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO POCONEANO A FLÁVIO FERREIRA PIRES.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETOS DE LEIS</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_-_001_-_vereador_ademir_zulli_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_-_001_-_vereador_ademir_zulli_-_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTROLE DE ZOONOSES, CONTROLE DAS POPULAÇÕES DE ANIMAIS E _x000D_
 DO BEM-ESTAR ANIMAL DO MUNICÍPIO DE_x000D_
 POCONÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_-_002_-_vereador_ademir_zulli_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_-_002_-_vereador_ademir_zulli_-_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFINIÇÃO DE MAUS-TRATOS CONTRA ANIMAIS NO MUNICÍPIO DE POCONÉ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/838/projeto_de_lei_-_003_-_vereador_ademir_zulli_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/838/projeto_de_lei_-_003_-_vereador_ademir_zulli_-_2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA E A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS NO MUNICÍPIO DE POCONÉ.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/839/projeto_de_lei_-_004_-_vereador_ademir_zulli_-_2019.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/839/projeto_de_lei_-_004_-_vereador_ademir_zulli_-_2019.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE PROTEÇÃO DE ANIMAIS DE RUA E ABANDONADOS E DETERMINA A CONCESSÃO DE DESCONTO OU A ISENÇÃO DE TRIBUTOS PARA O CONTRIBUINTE QUE COLABORAR COM O MUNICÍPIO DE POCONÉ PARA A CONSECUÇÃO DESSE PROGRAMA.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>REQC</t>
   </si>
   <si>
     <t>REQUERIMENTOS COMUNS</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/765/requerimento_no_001-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/765/requerimento_no_001-2020..pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/771/requerimento_no_001-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/771/requerimento_no_001-2020.pdf</t>
   </si>
   <si>
     <t>SESSÃO SOLENE.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/772/requerimento_no_002-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/772/requerimento_no_002-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Sua Excelência Senhora Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, no sentido de informar a Câmara Municipal, se já houve tomadas de providencias pela Secretaria para preencher a vaga verificada no Conselho do FUNDEB, com a renuncia de um dos seus membros.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_no_004-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, REQUER as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Joalene Gomes da Silva, Secretária Municipal de Planejamento e Administração, Senhor Acy Nunes Siqueira, Secretário Municipal de Finanças, buscarem entendimentos e tomadas de providencias visando estudo e elaboração de Projeto de Lei Complementar a ser enviada a Câmara Municipal para apreciação, propondo alteração na Lei Municipal nº 1.710 de 03 de junho de 2013, que autoriza o Poder Executivo a supressão, diminuição da alíquota cobrada em UPMF, previsto na Tabela III, VI, VIII, XV e XVI, do Código Tributário Municipal, Lei Municipal nº 1.553 de 07 de dezembro de 2009, culminando com a cobrança da Taxa de Serviço Administrativo, constante na Tabela XV, para expedição de certidões Negativa ou Positiva de Tributos – Base de Calculo – Alíquota UPMF (R$ 117, 15) de 0,5%.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/776/requerimento_no_001-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/776/requerimento_no_001-2020..pdf</t>
   </si>
   <si>
     <t>Considerando a consulta formulada pela Mesa Diretora desta Casa a Assessoria Jurídica da Câmara Municipal - CI. Nº 005/2020, datado de 02 de março de 2020, acerca do pedido de suspensão da tramitação e julgamento do Processo referente às Contas Anuais de Governo da Prefeitura Municipal de Poconé – MT, exercício 2018, Parecer Prévio TCE – MT Nº 130/2019-TP, na Câmara Municipal, formulado pelo Prefeito Municipal Ataíl Marques do Amaral ao Presidente da Mesa Diretora, se ha amparo constitucional/regimental e emitir parecer sobre as providências a ser tomadas pela Mesa Diretora com relação à solicitação;</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/777/requerimento_no_005-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/777/requerimento_no_005-2020.pdf</t>
   </si>
   <si>
     <t>Considerando que o procedimento licitatório foi consagrado na Constituição Federal, em seu artigo 37, inciso XXI, como um procedimento obrigatório anterior a aquisição de bens e serviços por parte do Poder Público. Tal exigência existe no sentido que a administração não pode contratar diretamente com certo fornecedor a sua livre escolha como ocorrem com as empresas privadas sendo ressalvados os casos previstos na Legislação especifica que disciplina as hipóteses que dispensam a inelegibilidade prevista na Lei nº 8.666/93;</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/792/requerimento_-_001_-_vereadora_neia_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/792/requerimento_-_001_-_vereadora_neia_-_2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora seja encaminhada expediente as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal e a Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, entendimento junto à classe dos ACE para que sejam realizadas ações em conjunto com os moradores em todos os Bairros, Centro, Condomínios Residenciais, aonde todos possam  contribuir no controle do mosquito Aedes Aegypti, no município de Poconé – MT.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/793/requerimento_-_002_-_vereadora_neia_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/793/requerimento_-_002_-_vereadora_neia_-_2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora sejam encaminhadas expedientes as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, Manoel Salvador Pereira Leite, Secretário Municipal de Turismo, Eduardo Losano, Presidente do Conselho do Turismo, buscar entendimentos junto à classe hoteleira, pois foi divulgado no dia 12 de março via mídia pela Secretaria de Saúde do Estado de Mato Grosso através do Portal G1, o aumento dos casos suspeitos do tão temido Corona Vírus em nosso Estado, 77 casos do COVID_19 no Brasil, mesmo diante do contexto da COE – MT, esclarece que tem que ser reforçada toda população que sigam as orientações de controle e prevenção.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_006-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_006-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, REQUER a Mesa Diretora, seja oficializadas as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, Joelma Gomes da Silva, Secretária Municipal de Ação Social Emprego e Renda, solicitando o envio a essa Casa de Leis, copias das Notas Fiscais, que originaram os empenhos na Prefeitura Municipal de Poconé – MT, nos exercícios 2017, 2018 e 2019 na Secretaria Municipal de Ação Social, Emprego e Renda, tendo como credores a empresa E. Mantoani Comercio de Frios LTDA; Poesy Aviamentos; H. Inter Frios.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_007-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_007-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, REQUER a Mesa Diretora, seja oficializadas as Suas Excelências Ataíl Marques do Amaral, Prefeito Municipal, Joelma Gomes da Silva, Secretária Municipal de Ação Social Emprego e Renda, solicitando o envio a essa Casa de Leis, copias das Notas Fiscais, que originaram os empenhos na Prefeitura Municipal de Poconé – MT, nos exercícios 2017, 2018 e 2019 na Secretaria Municipal de Ação Social, Emprego e Renda, referentes abastecimento de veículos que atende a Secretaria Municipal de Ação Social Emprego e Renda, fazendo constar relação de placas dos veículos que foram abastecidos.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_no_013-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_no_013-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUEREM a Mesa Diretora sejam oficializadas as Suas Excelências: Ataíl Marques do Amaral, Prefeito Municipal, Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde no sentido de informar a Câmara Municipal a previsão do funcionamento da Unidade de Pronto Atendimento – UPA “Jaime Veríssimo de Campos Júnior” (Jaiminho), localizada na Rua Marinho da Costa Rondon, Bairro Santa Tereza, nesta cidade de Poconé - MT.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_no_014-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_no_014-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUEREM a Mesa Diretora sejam oficializadas as Suas Excelências: Ataíl Marques do Amaral, Prefeito Municipal, Joelma Gomes da Silva, Secretária Municipal de Ação Social, Emprego e Renda no sentido de informar a Câmara Municipal a respeito do retorno, finalização e entrega de residências às famílias que estão cadastradas para serem beneficiadas com moradia nos Residenciais “Guatós I e II”, cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_no_015-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_no_015-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUEREM a Mesa Diretora sejam oficializadas as Suas Excelências: Ataíl Marques do Amaral, Prefeito Municipal, Nei Rondon Marques, Secretário Municipal de Infraestrutura no sentido de informar a Câmara Municipal a respeito da não realização de Leilão Público de Veículos e Maquinários inservíveis ao patrimônio público municipal.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_no_002-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_no_002-2020..pdf</t>
   </si>
   <si>
     <t>Considerando a importância de sanar todas as dúvidas em relação aos processos e ações que dizem respeito aos interesses da população;_x000D_
 Considerando que uma das atribuições do vereador é atuar na fiscalização dos serviços públicos,_x000D_
 Encaminhamos o presente requerimento.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_003-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_003-2020..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, nos termos do Regimento Interno da Casa, dentro do prazo legal conforme art. 96 da Lei Orgânica, ouvido o Plenário, REQUEREM as Suas Excelências Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Ilma Regina Figueiredo Arruda, Secretária Municipal de Saúde, no sentido de informar a Câmara Municipal sobre a retomada das obras de construção da Unidade Básica de Saúde, dos bairros: São Judas Tadeu, Cruz Preta e Jurumirim, cidade de Poconé – MT.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/919/08_-_2020_-_esclarecimento_sobre_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/919/08_-_2020_-_esclarecimento_sobre_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>ESCLARECIMENTOS SOBRE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/920/05_-_2020_-_sema_tanque_da_rua.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/920/05_-_2020_-_sema_tanque_da_rua.pdf</t>
   </si>
   <si>
     <t>Solicitando esclarecimento, num prazo legal, sobre a morosidade na liberação das licenças das obras de manutenção e limpeza na barragem Açude João Ponce – TANQUE DA RUA, em Poconé.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/921/06_-_2020_-_termino_do_asfalto_do_sao_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/921/06_-_2020_-_termino_do_asfalto_do_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Para que esclareçam sobre a paralisação das obras de Pavimentação Asfáltica e Drenagem de Águas Pluviais na Rua Chico Gil (Porto Alegre), Rua Generoso Ponce e Rua Tiradentes, numa extensão total de 19.732,15 m², no município de Poconé-MT. Sendo um contrato firmado ente BRAGA CONSTRUÇÕES E SERVIÇOS LTDA - ME e a SECRETARIA DE ESTADO DE TRANSPORTE E PAVIMENTAÇÃO URBANA (atual Secretaria do Estado de Infraestrutura e Logística de Mato Grosso).</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/922/07_-_2020_-_recursos_para_cultura.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/922/07_-_2020_-_recursos_para_cultura.pdf</t>
   </si>
   <si>
     <t>Requerendo esclarecimentos de como será a distribuição dos recursos destinados ao estado de mato Grosso pela Lei de Emergência Cultural Aldir Blanc, ao qual prevê o uso de R$ 3 bilhões no auxílio de profissionais do setor cultural durante a pandemia em todo o Brasil.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/941/requerimento_no_004-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/941/requerimento_no_004-2020..pdf</t>
   </si>
   <si>
     <t>Encaminhar a Câmara relatórios constando a aplicabilidade dos montantes recebidos bem como de valor disponível em conta bancária.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/955/09_-_2020_-_esclarecimento_sobre_manutencao_da_m_8EDampH.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/955/09_-_2020_-_esclarecimento_sobre_manutencao_da_m_8EDampH.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO ESCLARECIMENTOS QUANTO MANUTENÇÃO DA MT ADAUTO LEITE.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/967/11_-_2020_-_plano_de_acao_da_educacao_para_retom_CVFf379.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/967/11_-_2020_-_plano_de_acao_da_educacao_para_retom_CVFf379.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO APRESENTAÇÃO DO PLANO DE AÇÃO DE RETOMADA DAS AULAS APÓS O PERIODO DE PANDEMIA</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/968/10_-_2020_-_plano_de_acao_de_combate_a_incendios.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/968/10_-_2020_-_plano_de_acao_de_combate_a_incendios.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO APRESENTAÇÃO DO PLANO DE AÇÃO DE COMBATE _x000D_
 A INCÊNDIOS E QUEIMADAS NA ZONA URBANA E RURAL</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/969/12_-_2020_-_estrada_transpantaneira.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/969/12_-_2020_-_estrada_transpantaneira.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO ESCLARECIMENTOS SOBRE MANUTENÇÃO DA ESTRADA PARQUE – RODOVIA TRANSPANTANEIRA</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/970/13_-_2020_-_estradas_vicinais_no_porto_jofre.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/970/13_-_2020_-_estradas_vicinais_no_porto_jofre.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO ESCLARECIMENTO SOBRE PARCERIA ENTRE GOVERNO DO ESTADO E MUNICIPAL</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/971/14_-_2020_-_reforma_psf_sao_benedito.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/971/14_-_2020_-_reforma_psf_sao_benedito.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PEDINDO ESCLARECIMENTO SOBRE REFORMA NA UBS (PSF) SÃO BENEDITO</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/987/requerimento_no_003-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/987/requerimento_no_003-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Sua Excelência Senhor Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística, no sentido de informar a Câmara Municipal, se há programação para a execução e prazo de conclusão das obras de pavimentação asfáltica e drenagem de águas pluviais na Avenida Francisco Guia Souza, (Chico Gil), cidade de Poconé-MT.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/991/requerimento_no_002-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/991/requerimento_no_002-2020..pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/992/requerimento_no_003-2020..pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/992/requerimento_no_003-2020..pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o Plenário, requer seja inserido nos anais desta Câmara Municipal, na integra, o texto produzido pelo ilustre companheiro Senhor Tito Lívio Bereta Bereta a respeito da realidade do Pantanal e do Homem Pantaneiro, para efeito de registro futuro devido a sua importância.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/requerimento_-_003_-_vereadora_neia_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/requerimento_-_003_-_vereadora_neia_-_2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora seja encaminhada expediente a Sua Excelência Senhora Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Saúde, no sentido de informar a Câmara Municipal, via oficio, quais foram às medidas tomadas pela Secretaria referente à autorização da aquisição de sacolão ou alimentos com recurso destinados para merenda escolar, e se houve tal medida, enviar lista das pessoas atendidas constando endereço dos beneficiados.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora seja oficializada a Sua Excelência o Senhor Antonio Edson de Arruda Souza, Presidente da Câmara Municipal, no sentido de buscar entendimentos e tomadas de providências visando expedir Decreto nos moldes do expedido pelo Governo do Estado de Mato Grosso, autorizando a suspensão do desconto dos empréstimos consignados na folha salarial dos servidores públicos da Câmara Municipal de Poconé-MT, pelo prazo de 90 (noventa) dias, em função do estado de calamidade pública decorrente do coronavirus – COVID – 19.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/requerimento_-_005_-_vereadora_neia_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/requerimento_-_005_-_vereadora_neia_-_2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora sejam oficializadas as Suas Excelências Prefeito Municipal Ataíl Marques do Amaral, Secretária Municipal de Saúde, Senhora Ilma Regina Figueiredo Arruda, Presidenta do SISMUP, Senhora Lucimeire de Fátima Bastos Souza, no sentido de buscar entendimentos e tomadas de providências, para que o mesmo promova estudos e envie para apreciação do Poder Legislativo Municipal, Projeto de Lei que estabelece o Plano de Cargos e  Carreiras e Remunerações dos Servidores Profissionais de Saúde do Município – PCCS, Poconé - MT.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/requerimento_no_004-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/requerimento_no_004-2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora seja oficializada a Empresa Águas de Poconé, no sentido de informar a Câmara Municipal, qual é o planejamento da Empresa caso o Rio Bento Gomes que atende parte do sistema de abastecimento de água da cidade de Poconé, vier a secar. Como será feita o abastecimento para que a população não venha a ser prejudicada com a falta de água em suas residências.  Requer ainda, que a Empresa informa a razão da cobrança da taxa de reaviso que está sendo cobrada de contribuintes no valor de R$ 6,25 (seis reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/19_-_2020_-_esclarecimento_criame_de_jacara.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/19_-_2020_-_esclarecimento_criame_de_jacara.pdf</t>
   </si>
   <si>
     <t>Para que haja tomada de providências e apresente esclarecimentos sobre a concessão do terreno para uso temporário para o empreendimento Aguacerito Leather Comércio de Couro Ltda., localizado no município de Poconé.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/20_-_2020_-_esclarecimento_porto_publico.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/20_-_2020_-_esclarecimento_porto_publico.pdf</t>
   </si>
   <si>
     <t>Para que haja tomada de providências e apresente esclarecimentos sobre a concessão do espaço do Porto dos Pescadores, existente ao final da Rodovia Professora Chiquinha, MT Poconé/Porto Cercado as margens do Rio Cuiabá.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/requerimento_no_016-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/requerimento_no_016-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUEREM a Mesa Diretora sejam oficializadas as Suas Excelências: Ataíl Marques do Amaral, Prefeito Municipal, Ornella Rosário Proença Moraes Falcão, Secretária Municipal de Educação, no sentido de buscar entendimentos e tomadas providências objetivando suspensão total das atividades nas escolas e creches da rede municipal de ensino do município de Poconé-MT, por um período de 30 (trinta) dias, a partir do mês de Julho/2020, com a possibilidade de prorrogação por igual período caso não haja diminuição no pico da pandemia Coronavírus – Covid – 19, no Município.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/requerimento_no_017-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/requerimento_no_017-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora sejam oficializadas as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Deputado Estadual Max Russi, no sentido de informar a Câmara Municipal se já houve liberação de recursos destinados pelo Deputado Estadual Max Russi, aos Conselhos Comunitários dos Bairros da cidade de Poconé.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/requerimento_-_006_-_vereadora_neia_-_2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/requerimento_-_006_-_vereadora_neia_-_2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora sejam oficializadas as Suas Excelências o Senhor Ataíl Marques do Amaral, Prefeito Municipal, Senhora Danielle Assis Carvalho, Secretária Municipal de Meio Ambiente, sejam prestadas as informações a Câmara Municipal:</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1150/requerimento_no_018-2020.pdf</t>
+    <t>http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1150/requerimento_no_018-2020.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, nos termos do Regimento Interno da Casa, ouvido o Plenário, REQUER a Mesa Diretora sejam oficializadas as Suas Excelências Senhores Ataíl Marques do Amaral, Prefeito Municipal, Deputado Estadual Eduardo Botelho, no sentido de informar a Câmara Municipal se já houve liberação de recursos destinados pelo Deputado Estadual no valor de R$ 80.000,00, para construção, instalação do Barracão da Fábrica de Farinha do Assentamento Santo Onofre, município de Poconé - MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5264,67 +5264,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_no_005-2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/730/indicacao_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/733/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/746/indicacao_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/747/indicacao_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/748/indicacao_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/749/indicacao_no_005-2020..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/750/indicacao_no_011-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/751/indicacao_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/752/indicacao_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/753/indicacao_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/762/indicacao_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/767/mocao_de_pesar_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/769/indicacao_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/770/indicacao_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_no_006-2020..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_no_009-2020..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_no_010-2020..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_no_011-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/798/indicacao_no_004_-_2020..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/799/indicacao_no_005_-_2020..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_no_006_-_2020..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_007_-_2020..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_007-2020..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_011-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_008_-_2020..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_009_-_2020..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/816/indicacao_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/817/indicacao_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_010-2020..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_011-2020..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_012-2020..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_no_013-2020..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_no_014-2020..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_no_015-2020..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_no_016-2020..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_no_017-2020..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_no_008-2020..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_no_014_-_2020..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/840/indicacao_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/841/indicacao_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_no_021-2020..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_no_022-2020..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_-_001_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/847/indicacao_-_002_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/848/indicacao_-_003_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_-_004_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/850/mocao_de_pesar_no_019_-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/859/09_-_2020_-_reforma_nos_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/860/10_-_2020_-_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/861/11_-_2020_-_reuniao_sobre_aplicacao_dos_recurcos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/862/12_-_2020_-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/863/13_-_2020_-setas_-_pedido_musicos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/864/14_-_2020_-_secretaria_de_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/870/15_-_2020_-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao._-_001_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_-_002_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/873/indicacao._-_003_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_-_004_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/875/16_-_2020_-setas_-_compra_na_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_no_009-2020..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_no_018-2020..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_no_019-2020..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_no_020-2020..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_no_023-2020..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_no_024-2020..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_no_025-2020..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_no_026-2020..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_no_027-2020..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_no_026-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_no_032-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_no_010_-_2020..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_no_011_-_2020..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_no_012_-_2020..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_no_013_-_2020..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_no_015_-_2020..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_no_016_-_2020..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_no_017_-_2020..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_no_018_-_2020..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_no_017_-_2020..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_no_019_-_2020..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_-_005_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/916/20_-_2020_-_recursos__para_o_psfs_e_upa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/917/21_-_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/918/22_-_2020_-_live_do_pantanal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_no_028-2020..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_no_029-2020..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/926/indicacao_no_030-2020..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_no_031-2020..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_no_032-2020..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_no_033-2020..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_no_034-2020..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_no_036-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_no_037-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_no_038-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_no_039-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_no_040-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_no_041-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/937/23_-_2020_-_limpeza_do_espaco_da_escola_mirtes_leite.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/938/24_-_2020_-_pavimentacao_bairro_jurumirim.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/939/25_-_2020_-_pavimentacao_bairro_cruz_preta.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_no_010-2020..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_no_011-2020..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_no_035-2020..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_no_036-2020..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_no_037-2020..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_no_042-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_no_043-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_no_044-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_no_045-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/952/28_-_2020_-_saude_-_kit_covid.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/953/27_-_2020_-_uti_para_pocone.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/954/26_-_2020_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_no_047-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_no_046-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_no_012-2020..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_no_013-2020..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_no_014-2020..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/983/indicacao_no_047-2020_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_no_048-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_no_015-2020..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_no_016-2020..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_no_017-2020..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_no_023_-_2020..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_no_024_-_2020..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/995/indicacao_no_025_-_2020..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_no_049-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_no_018-2020..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_no_019-2020..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_no_020-2020..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1024/indicacao_no_021-2020..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1026/indicacao_no_038-2020..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1027/indicacao_no_039-2020..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_no_040-2020..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_no_041-2020..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_no_042-2020..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_no_043-2020..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_no_044-2020..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_no_045-2020..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_no_037-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_no_036-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_no_038-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_no_039-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_no_040-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_-_005_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/indicacao_-_006_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/indicacao_no_026_-_2020..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_no_027_-_2020..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/29_-_2020_-__centro_de_reabilitacao_e_especialidades_medicas_cem_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/30_-_2020_-__psf_santa_tereza_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/31_-_2020_-__psf_choab_nova.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1048/32_-_2020_-_residencial_guatos_-__reuniao_comissao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1049/33_-_2020_-_disponibilidade_de_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1050/38_-_2020_-_pocos_artesianos_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_no_022-2020..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_no_023-2020..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_no_028_-_2020..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_no_029_-_2020..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_no_030_-_2020..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_no_031_-_2020..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_no_032_-_2020..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_no_024-2020..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_no_025-2020..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_no_033_-_2020..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_no_046-2020..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_no_041-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_042-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/indicacao_no_043-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/indicacao_no_044-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/indicacao_no_045-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/indicacao_no_026-2020..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_no_027-2020..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/indicacao_no_034_-_2020..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/39_-_2020_-_recursos_do_fundo_social_para_o_pec.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/40_-_2020_-_energisa_-_energia_porto_jofre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/41_-_2020_-_titulo_de_utilidade_publica_ao_pec_-_faissal_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/42_-_2020_-_retomadas_dos_projetos_de_lei_arquivados.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_-_007_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_no_028-2020..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_no_047-2020..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1104/indicacao_no_048-2020..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1105/indicacao_no_049-2020..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1106/indicacao_no_050-2020..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1107/indicacao_no_051-2020..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1108/indicacao_no_052-2020..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1109/indicacao_no_053-2020..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_054-2020..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1113/indicacao_no_046-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1115/indicacao_no_029-2020..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1116/indicacao_no_030-2020..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1117/indicacao_no_031-2020..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/indicacao_no_032-2020..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_056-2020..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_no_057-2020..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_no_058-2020..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_no_059-2020..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/43_-_2020_-_asfalto_vila_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1126/44_-_2020_-_reavaliacao_do_decreto_pandemia.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_no_033-2020..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_no_034-2020..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_no_035-2020..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_no_036-2020..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_no_060-2020..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1133/indicacao_no_061-2020..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1134/indicacao_no_062-2020..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1135/indicacao_no_063-2020..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1143/mocao_de_pesar_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1144/indicacao_no_047-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1145/indicacao_no_048-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1146/indicacao_no_049-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_no_050-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_035_-_2020..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_036_-_2020..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1152/47_-_2020_-_extencao_de_energia_e_de_agua_rua_generoso_ponce.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1153/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1154/49_-_2020_-_celeridade_nos_pareceres_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1155/48_-_2020_-_sistema_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1156/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/713/mocao_de_aplausos_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/714/mocao_de_aplausos_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/715/mocao_de_aplausos_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/716/mocao_agradecimento_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/717/mocao_de_pesar_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/718/mocao_de_pesar_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/720/mocao_de_aplauso_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/721/mocao_de_pesar_no_01_-_2020..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/742/mocao_de_aplausos_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/758/mocao_de_aplauso_001_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/759/mocao_de_pesar_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/764/mocao_de_mocao_de_pesar_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/766/mocao_de_pesar_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_pesar_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/773/mocao_de_pesar_no_02_-_2020..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/775/mocao_de_pesar_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/778/mocao_de_pesar_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/779/mocao_de_pesar_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/794/mocao_de_pesar_no_010_-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/795/mocao_de_pesar_no_011_-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/796/mocao_de_pesar_no_012_-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/797/mocao_de_mocao_de_pesar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/806/mocao_de_pesar_no_013_-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/807/mocao_de_pesar_no_014_-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/808/mocao_de_pesar_no_015_-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/809/mocao_de_pesar_no_016_-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/810/mocao_de_pesar_no_017_-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/828/mocao_de_pesar_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/829/mocao_de_pesar_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/830/mocao_de_pesar_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/831/mocao_de_pesar_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/833/mocao_de_pesar_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/834/mocao_de_pesar_no_10_-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/854/mocao_de_pesar_no_020_-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/855/mocao_de_pesar_no_011_-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/858/mocao_de_aplauso_002_-_vereador__marcio_-_2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/865/mocao_de_pesar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_de_pesar_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/876/mocao_de_pesar_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_de_pesar_no_013_-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/878/mocao_de_pesar_no_014_-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_de_aplauso_003_-_vereador__marcio_-_2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_de_pesar_-_001_-_vereador__walney_rosa_-_2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/943/mocao_de_pesar_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/947/mocao_de_pesar_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_de_mocao_de_pesar_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/960/mocao_de_mocao_de_pesar_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/961/mocao_de_mocao_de_pesar_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/962/mocao_de_mocao_de_pesar_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/963/mocao_de_aplauso_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_pesar_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/977/mocao_de_pesar_no_021_-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/978/mocao_de_pesar_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/979/mocao_de_pesar_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/980/mocao_de_pesar_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/981/mocao_de_mocao_de_pesar_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/982/mocao_de_aplauso_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/998/mocao_de_pesar_no_026-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_agradecimento_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_agradecimento_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_agradecimento_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_aplauso_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_aplauso_no_005-2020..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_aplauso_no_006-2020..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1013/mocao_de_pesar_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1014/mocao_de_pesar_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1015/mocao_de_pesar_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1016/mocao_de_pesar_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1017/mocao_de_aplauso_004_-_vereador__marcio_-_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1019/mocao_de_congratulacao_-_001_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1020/mocao_de_congratulacao_-_002_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_congratulacao_-_001_-_vereador__marcio_-_2019_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/mocao_de_aplauso_no_007-2020..pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/mocao_de_pesar_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/mocao_de_pesar_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/mocao_de_pesar_no_032-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/mocao_de_pesar_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/mocao_de_aplauso_002_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1065/mocao_de_aplauso_003_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/mocao_de_aplauso_004_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/mocao_de_aplauso_005_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/mocao_04-2020_-_igreja_batista_1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/mocao_de_pesar_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/mocao_de_pesar_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/mocao_de_pesar_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/mocao_de_pesar_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/mocao_de_pesar_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_de_pesar_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1101/mocao_de_pesar_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1102/mocao_de_pesar_no_026-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1111/mocao_de_pesar_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1112/mocao_de_pesar_no_036-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1114/mocao_de_aplauso_-_004_-_vereador_juarez_arruda-_2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/mocao_de_pesar_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/mocao_de_pesar_no_037-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1136/mocao_de_pesar_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1137/mocao_de_pesar_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1138/mocao_de_pesar_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1139/mocao_de_pesar_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1140/mocao_de_pesar_no_032-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1141/mocao_de_pesar_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1142/mocao_de_pesar_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1151/mocao_de_mocao_de_pesar_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/972/001-2020_-_projeto_dec._leg-_ball.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1003/proj._dec._leg_-_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_decreto_legislativo_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_-_001_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_-_002_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/838/projeto_de_lei_-_003_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/839/projeto_de_lei_-_004_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/765/requerimento_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/771/requerimento_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/772/requerimento_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/776/requerimento_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/777/requerimento_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/792/requerimento_-_001_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/793/requerimento_-_002_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/919/08_-_2020_-_esclarecimento_sobre_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/920/05_-_2020_-_sema_tanque_da_rua.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/921/06_-_2020_-_termino_do_asfalto_do_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/922/07_-_2020_-_recursos_para_cultura.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/941/requerimento_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/955/09_-_2020_-_esclarecimento_sobre_manutencao_da_m_8EDampH.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/967/11_-_2020_-_plano_de_acao_da_educacao_para_retom_CVFf379.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/968/10_-_2020_-_plano_de_acao_de_combate_a_incendios.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/969/12_-_2020_-_estrada_transpantaneira.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/970/13_-_2020_-_estradas_vicinais_no_porto_jofre.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/971/14_-_2020_-_reforma_psf_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/987/requerimento_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/991/requerimento_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/992/requerimento_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/requerimento_-_003_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/requerimento_-_005_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/requerimento_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/19_-_2020_-_esclarecimento_criame_de_jacara.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/20_-_2020_-_esclarecimento_porto_publico.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/requerimento_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/requerimento_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/requerimento_-_006_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1150/requerimento_no_018-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/723/indicacao_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/724/indicacao_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/725/indicacao_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_no_005-2020..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/727/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/728/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/729/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/730/indicacao_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/731/indicacao_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/732/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/733/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/734/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/735/indicacao_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/736/indicacao_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/737/indicacao_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/739/indicacao_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/741/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/743/indicacao_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/744/indicacao_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/745/indicacao_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/746/indicacao_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/747/indicacao_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/748/indicacao_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/749/indicacao_no_005-2020..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/750/indicacao_no_011-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/751/indicacao_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/752/indicacao_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/753/indicacao_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/762/indicacao_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/767/mocao_de_pesar_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/769/indicacao_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/770/indicacao_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_no_006-2020..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_no_009-2020..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_no_010-2020..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_no_011-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/798/indicacao_no_004_-_2020..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/799/indicacao_no_005_-_2020..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_no_006_-_2020..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/801/indicacao_no_007_-_2020..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/803/indicacao_no_007-2020..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/804/indicacao_no_011-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_no_008_-_2020..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/812/indicacao_no_009_-_2020..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/813/indicacao_no_012-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/814/indicacao_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/815/indicacao_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/816/indicacao_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/817/indicacao_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_no_010-2020..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_no_011-2020..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/822/indicacao_no_012-2020..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_no_013-2020..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_no_014-2020..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_no_015-2020..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_no_016-2020..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_no_017-2020..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_no_008-2020..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_no_014_-_2020..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/840/indicacao_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/841/indicacao_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/842/indicacao_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_no_021-2020..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_no_022-2020..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_-_001_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/847/indicacao_-_002_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/848/indicacao_-_003_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_-_004_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/850/mocao_de_pesar_no_019_-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/859/09_-_2020_-_reforma_nos_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/860/10_-_2020_-_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/861/11_-_2020_-_reuniao_sobre_aplicacao_dos_recurcos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/862/12_-_2020_-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/863/13_-_2020_-setas_-_pedido_musicos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/864/14_-_2020_-_secretaria_de_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/870/15_-_2020_-.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao._-_001_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_-_002_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/873/indicacao._-_003_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_-_004_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/875/16_-_2020_-setas_-_compra_na_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_no_009-2020..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_no_018-2020..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_no_019-2020..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_no_020-2020..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/889/indicacao_no_023-2020..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/890/indicacao_no_024-2020..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/891/indicacao_no_025-2020..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_no_026-2020..pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_no_027-2020..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/894/indicacao_no_026-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/895/indicacao_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_no_032-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_no_010_-_2020..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_no_011_-_2020..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_no_012_-_2020..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_no_013_-_2020..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/907/indicacao_no_015_-_2020..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_no_016_-_2020..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_no_017_-_2020..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_no_018_-_2020..pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_no_017_-_2020..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_no_019_-_2020..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_-_005_-_ver._raonny.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/916/20_-_2020_-_recursos__para_o_psfs_e_upa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/917/21_-_2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/918/22_-_2020_-_live_do_pantanal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_no_028-2020..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_no_029-2020..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/926/indicacao_no_030-2020..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_no_031-2020..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_no_032-2020..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/929/indicacao_no_033-2020..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_no_034-2020..pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/931/indicacao_no_036-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/932/indicacao_no_037-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_no_038-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_no_039-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/935/indicacao_no_040-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/936/indicacao_no_041-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/937/23_-_2020_-_limpeza_do_espaco_da_escola_mirtes_leite.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/938/24_-_2020_-_pavimentacao_bairro_jurumirim.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/939/25_-_2020_-_pavimentacao_bairro_cruz_preta.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_no_010-2020..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_no_011-2020..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_no_035-2020..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_no_036-2020..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_no_037-2020..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_no_042-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_no_043-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_no_044-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_no_045-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/952/28_-_2020_-_saude_-_kit_covid.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/953/27_-_2020_-_uti_para_pocone.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/954/26_-_2020_-_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/956/indicacao_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_no_047-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_no_046-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/974/indicacao_no_012-2020..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_no_013-2020..pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_no_014-2020..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/983/indicacao_no_047-2020_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/984/indicacao_no_048-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/986/indicacao_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_no_015-2020..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_no_016-2020..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/990/indicacao_no_017-2020..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/993/indicacao_no_023_-_2020..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/994/indicacao_no_024_-_2020..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/995/indicacao_no_025_-_2020..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_no_049-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1021/indicacao_no_018-2020..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_no_019-2020..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1023/indicacao_no_020-2020..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1024/indicacao_no_021-2020..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1026/indicacao_no_038-2020..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1027/indicacao_no_039-2020..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1028/indicacao_no_040-2020..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_no_041-2020..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_no_042-2020..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_no_043-2020..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_no_044-2020..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_no_045-2020..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_no_037-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_no_036-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_no_038-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1038/indicacao_no_039-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_no_040-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1040/indicacao_-_005_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1041/indicacao_-_006_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1042/indicacao_no_026_-_2020..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_no_027_-_2020..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1045/29_-_2020_-__centro_de_reabilitacao_e_especialidades_medicas_cem_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1046/30_-_2020_-__psf_santa_tereza_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1047/31_-_2020_-__psf_choab_nova.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1048/32_-_2020_-_residencial_guatos_-__reuniao_comissao_de_obras.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1049/33_-_2020_-_disponibilidade_de_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1050/38_-_2020_-_pocos_artesianos_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_no_022-2020..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_no_023-2020..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_no_028_-_2020..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_no_029_-_2020..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_no_030_-_2020..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_no_031_-_2020..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_no_032_-_2020..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_no_024-2020..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_no_025-2020..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_no_033_-_2020..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_no_046-2020..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_no_041-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_042-2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1079/indicacao_no_043-2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1080/indicacao_no_044-2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1081/indicacao_no_045-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1082/indicacao_no_026-2020..pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_no_027-2020..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1086/indicacao_no_034_-_2020..pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1087/39_-_2020_-_recursos_do_fundo_social_para_o_pec.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1088/40_-_2020_-_energisa_-_energia_porto_jofre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1089/41_-_2020_-_titulo_de_utilidade_publica_ao_pec_-_faissal_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1090/42_-_2020_-_retomadas_dos_projetos_de_lei_arquivados.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_-_007_vereador_ze_correa_-_2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_no_028-2020..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_no_047-2020..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1104/indicacao_no_048-2020..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1105/indicacao_no_049-2020..pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1106/indicacao_no_050-2020..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1107/indicacao_no_051-2020..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1108/indicacao_no_052-2020..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1109/indicacao_no_053-2020..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_054-2020..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1113/indicacao_no_046-2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1115/indicacao_no_029-2020..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1116/indicacao_no_030-2020..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1117/indicacao_no_031-2020..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1118/indicacao_no_032-2020..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_056-2020..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_no_057-2020..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_no_058-2020..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_no_059-2020..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1125/43_-_2020_-_asfalto_vila_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1126/44_-_2020_-_reavaliacao_do_decreto_pandemia.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1127/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_no_033-2020..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_no_034-2020..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_no_035-2020..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_no_036-2020..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_no_060-2020..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1133/indicacao_no_061-2020..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1134/indicacao_no_062-2020..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1135/indicacao_no_063-2020..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1143/mocao_de_pesar_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1144/indicacao_no_047-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1145/indicacao_no_048-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1146/indicacao_no_049-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1147/indicacao_no_050-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_035_-_2020..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_036_-_2020..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1152/47_-_2020_-_extencao_de_energia_e_de_agua_rua_generoso_ponce.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1153/indicacao_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1154/49_-_2020_-_celeridade_nos_pareceres_da_comissao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1155/48_-_2020_-_sistema_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1156/45_-_2020_-_reuniao_sobre_regularizxacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/713/mocao_de_aplausos_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/714/mocao_de_aplausos_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/715/mocao_de_aplausos_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/716/mocao_agradecimento_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/717/mocao_de_pesar_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/718/mocao_de_pesar_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/720/mocao_de_aplauso_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/721/mocao_de_pesar_no_01_-_2020..pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/742/mocao_de_aplausos_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/758/mocao_de_aplauso_001_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/759/mocao_de_pesar_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/764/mocao_de_mocao_de_pesar_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/766/mocao_de_pesar_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_pesar_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/773/mocao_de_pesar_no_02_-_2020..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/775/mocao_de_pesar_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/778/mocao_de_pesar_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/779/mocao_de_pesar_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/794/mocao_de_pesar_no_010_-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/795/mocao_de_pesar_no_011_-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/796/mocao_de_pesar_no_012_-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/797/mocao_de_mocao_de_pesar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/806/mocao_de_pesar_no_013_-2020.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/807/mocao_de_pesar_no_014_-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/808/mocao_de_pesar_no_015_-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/809/mocao_de_pesar_no_016_-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/810/mocao_de_pesar_no_017_-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/828/mocao_de_pesar_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/829/mocao_de_pesar_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/830/mocao_de_pesar_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/831/mocao_de_pesar_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/833/mocao_de_pesar_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/834/mocao_de_pesar_no_10_-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/854/mocao_de_pesar_no_020_-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/855/mocao_de_pesar_no_011_-2020.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/858/mocao_de_aplauso_002_-_vereador__marcio_-_2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/865/mocao_de_pesar_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/866/mocao_de_pesar_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/876/mocao_de_pesar_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/877/mocao_de_pesar_no_013_-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/878/mocao_de_pesar_no_014_-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/914/mocao_de_aplauso_003_-_vereador__marcio_-_2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/923/mocao_de_pesar_-_001_-_vereador__walney_rosa_-_2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/943/mocao_de_pesar_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/947/mocao_de_pesar_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/959/mocao_de_mocao_de_pesar_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/960/mocao_de_mocao_de_pesar_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/961/mocao_de_mocao_de_pesar_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/962/mocao_de_mocao_de_pesar_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/963/mocao_de_aplauso_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_pesar_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/977/mocao_de_pesar_no_021_-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/978/mocao_de_pesar_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/979/mocao_de_pesar_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/980/mocao_de_pesar_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/981/mocao_de_mocao_de_pesar_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/982/mocao_de_aplauso_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/996/mocao_de_pesar_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/997/mocao_de_pesar_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/998/mocao_de_pesar_no_026-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/999/mocao_agradecimento_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1001/mocao_agradecimento_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1002/mocao_agradecimento_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1004/mocao_de_aplauso_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_de_aplauso_no_005-2020..pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1006/mocao_de_aplauso_no_006-2020..pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1013/mocao_de_pesar_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1014/mocao_de_pesar_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1015/mocao_de_pesar_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1016/mocao_de_pesar_no_019-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1017/mocao_de_aplauso_004_-_vereador__marcio_-_2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1019/mocao_de_congratulacao_-_001_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1020/mocao_de_congratulacao_-_002_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_congratulacao_-_001_-_vereador__marcio_-_2019_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1044/mocao_de_aplauso_no_007-2020..pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1060/mocao_de_pesar_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1061/mocao_de_pesar_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1062/mocao_de_pesar_no_032-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1063/mocao_de_pesar_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1064/mocao_de_aplauso_002_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1065/mocao_de_aplauso_003_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1066/mocao_de_aplauso_004_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1067/mocao_de_aplauso_005_-_vereadora_neya_-_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1078/mocao_04-2020_-_igreja_batista_1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1084/mocao_de_pesar_no_022-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1085/mocao_de_pesar_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1091/mocao_de_pesar_no_023-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1092/mocao_de_pesar_no_024-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1093/mocao_de_pesar_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_de_pesar_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1101/mocao_de_pesar_no_025-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1102/mocao_de_pesar_no_026-2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1111/mocao_de_pesar_no_035-2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1112/mocao_de_pesar_no_036-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1114/mocao_de_aplauso_-_004_-_vereador_juarez_arruda-_2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1119/mocao_de_pesar_no_027-2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1124/mocao_de_pesar_no_037-2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1136/mocao_de_pesar_no_028-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1137/mocao_de_pesar_no_029-2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1138/mocao_de_pesar_no_030-2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1139/mocao_de_pesar_no_031-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1140/mocao_de_pesar_no_032-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1141/mocao_de_pesar_no_033-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1142/mocao_de_pesar_no_034-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1151/mocao_de_mocao_de_pesar_no_008-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/972/001-2020_-_projeto_dec._leg-_ball.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1003/proj._dec._leg_-_001_-_2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_decreto_legislativo_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_-_001_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/837/projeto_de_lei_-_002_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/838/projeto_de_lei_-_003_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/839/projeto_de_lei_-_004_-_vereador_ademir_zulli_-_2019.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/765/requerimento_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/771/requerimento_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/772/requerimento_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/776/requerimento_no_001-2020..pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/777/requerimento_no_005-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/792/requerimento_-_001_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/793/requerimento_-_002_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/818/requerimento_no_006-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_no_007-2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/851/requerimento_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/852/requerimento_no_014-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/853/requerimento_no_015-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/884/requerimento_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/885/requerimento_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/919/08_-_2020_-_esclarecimento_sobre_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/920/05_-_2020_-_sema_tanque_da_rua.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/921/06_-_2020_-_termino_do_asfalto_do_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/922/07_-_2020_-_recursos_para_cultura.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/941/requerimento_no_004-2020..pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/955/09_-_2020_-_esclarecimento_sobre_manutencao_da_m_8EDampH.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/967/11_-_2020_-_plano_de_acao_da_educacao_para_retom_CVFf379.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/968/10_-_2020_-_plano_de_acao_de_combate_a_incendios.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/969/12_-_2020_-_estrada_transpantaneira.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/970/13_-_2020_-_estradas_vicinais_no_porto_jofre.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/971/14_-_2020_-_reforma_psf_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/987/requerimento_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/991/requerimento_no_002-2020..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/992/requerimento_no_003-2020..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1069/requerimento_-_003_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1071/requerimento_-_005_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1075/requerimento_no_004-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1076/19_-_2020_-_esclarecimento_criame_de_jacara.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1077/20_-_2020_-_esclarecimento_porto_publico.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1095/requerimento_no_016-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1096/requerimento_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1097/requerimento_-_006_-_vereadora_neia_-_2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pocone.mt.leg.br/media/sapl/public/materialegislativa/2020/1150/requerimento_no_018-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>